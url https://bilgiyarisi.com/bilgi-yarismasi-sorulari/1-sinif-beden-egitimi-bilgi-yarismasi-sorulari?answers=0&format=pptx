--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dik durup ellerimizi yanlara açtığımız pozisyon hangisidir?</a:t>
+              <a:t>Kaybeden bir takımın yapması gereken en doğru davranış nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzanma</a:t>
+              <a:t>Kazananı tebrik edip oyundan keyif almak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürünme</a:t>
+              <a:t>Ağlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oturma</a:t>
+              <a:t>Kavga etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Temel duruş</a:t>
+              <a:t>Oyunun kurallarını suçlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Engelli parkurda ilerlerken neye dikkat etmeliyiz?</a:t>
+              <a:t>Takım oyununda yardımlaşma neyi artırır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok hızlı koşmaya</a:t>
+              <a:t>Oyunun kalitesini ve eğlencesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Engellere çarpmamaya</a:t>
+              <a:t>Yorulmayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Konuşmaya</a:t>
+              <a:t>Kavgaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gözlerimizi kapamaya</a:t>
+              <a:t>Sıranın uzamasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıra beklerken nasıl durmalıyız?</a:t>
+              <a:t>Sıra beklerken oyun hakkında ne yapılabilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakin ve düzgün</a:t>
+              <a:t>Oyundan çıkmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yatarak</a:t>
+              <a:t>Bağırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İterek</a:t>
+              <a:t>Başkalarını itmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koşarak</a:t>
+              <a:t>Oyun kurallarını hatırlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oyun kurallarına uymak bize ne kazandırır?</a:t>
+              <a:t>Dürüstlük oyunu nasıl etkiler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dürüstlük</a:t>
+              <a:t>Oyunun kazanılmasını zorlaştırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üzüntü</a:t>
+              <a:t>Oyunun daha keyifli olmasını sağlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kızgınlık</a:t>
+              <a:t>Sadece öğretmenleri ilgilendirir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yorgunluk</a:t>
+              <a:t>Oyunu bozar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Derse başlamadan önce yapılan hafif hareketlere ne denir?</a:t>
+              <a:t>Takım arkadaşımızın hatasını nasıl düzeltiriz?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Isınma</a:t>
+              <a:t>Onu oyundan atarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yemek</a:t>
+              <a:t>Nazikçe uyararak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uyku</a:t>
+              <a:t>Hiçbir şey söylemeyerek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ders</a:t>
+              <a:t>Kızarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İki ayağımızla birden yukarı zıplamaya ne denir?</a:t>
+              <a:t>Oyun bittiğinde ne yapılmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yürüme</a:t>
+              <a:t>Sıraya geçilmelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıçrama</a:t>
+              <a:t>Oyunun analizi ve veda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yuvarlanma</a:t>
+              <a:t>Hemen kaçılmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürünme</a:t>
+              <a:t>Kavga edilmelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oyun kaybettiğimizde ne yapmalıyız?</a:t>
+              <a:t>Oyunlarda 'Fair Play' (adil oyun) ne demektir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oyunu bırakmalıyız</a:t>
+              <a:t>Sadece kazanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ağlamalıyız</a:t>
+              <a:t>Adil ve dürüst oyun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arkadaşımızı suçlamalıyız</a:t>
+              <a:t>Kuralları bozmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tebrik etmeliyiz</a:t>
+              <a:t>Hile yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hazır ol komutunda vücudumuz nasıl durmalıdır?</a:t>
+              <a:t>Dik durup ellerimizi yanlara açtığımız pozisyon hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dik ve hareketsiz</a:t>
+              <a:t>Uzanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zıplayarak</a:t>
+              <a:t>Sürünme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koşarak</a:t>
+              <a:t>Oturma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yatarak</a:t>
+              <a:t>Temel duruş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düz bir çizgide yürürken nereye bakmalıyız?</a:t>
+              <a:t>Düz bir çizgide yürürken nereye bakmalısın?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karşıya</a:t>
+              <a:t>Yana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gökyüzüne</a:t>
+              <a:t>Karşıya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yana</a:t>
+              <a:t>Arkaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayaklarımıza</a:t>
+              <a:t>Ayaklarına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sağ elini havaya kaldırman istendiğinde hangi tarafını kullanırsın?</a:t>
+              <a:t>Öğretmenimiz 'sağa dön' dediğinde hangi yöne dönmeliyiz?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arka taraf</a:t>
+              <a:t>Sola</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sol taraf</a:t>
+              <a:t>Yukarıya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sağ taraf</a:t>
+              <a:t>Arkaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ön taraf</a:t>
+              <a:t>Sağa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tek ayak üzerinde dururken neyi geliştirmeye çalışırız?</a:t>
+              <a:t>Tek ayak üzerinde durmak neyi geliştirir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sesimizi</a:t>
+              <a:t>Dengeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uykumuzu</a:t>
+              <a:t>Sesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızımızı</a:t>
+              <a:t>Gülmeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dengemizi</a:t>
+              <a:t>Hızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düz bir çizgide yürürken nereye bakmalısın?</a:t>
+              <a:t>Bir arkadaşımız sıra beklerken yorulduğunda ne yapmalıyız?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yana</a:t>
+              <a:t>Ona destek olmalıyız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karşıya</a:t>
+              <a:t>Sadece izlemeliyiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arkaya</a:t>
+              <a:t>Gülmeliyiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayaklarına</a:t>
+              <a:t>Onu sıradan atmalıyız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir topu yakalamak için ellerimizi nasıl tutmalıyız?</a:t>
+              <a:t>Topu bir arkadaşına atarken ne yapmalısın?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arkada</a:t>
+              <a:t>Topa bakmalısın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Açık ve hazır</a:t>
+              <a:t>Gözlerini kapatmalısın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cep içinde</a:t>
+              <a:t>Arkanı dönmelisin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yumruk yaparak</a:t>
+              <a:t>Yere oturmalısın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Basketbol topunu yerde hareket ettirmek için ne yaparız?</a:t>
+              <a:t>Topu sektirirken elimizle topa nasıl vururuz?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çiğneme</a:t>
+              <a:t>Tekme atarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sektirme</a:t>
+              <a:t>Sertçe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tekmeleme</a:t>
+              <a:t>Avuçla tutarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fırlatma</a:t>
+              <a:t>Hafifçe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Müzik eşliğinde yapılan düzenli hareketlere ne denir?</a:t>
+              <a:t>Müzik eşliğinde hareket etmeye ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yemek</a:t>
+              <a:t>Koşu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ders</a:t>
+              <a:t>Yüzme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Takım oyununda arkadaşlarımızla ne yapmalıyız?</a:t>
+              <a:t>Takım oyunlarında başarılı olmak için ne yapmalıyız?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaçma</a:t>
+              <a:t>Sadece kendimizi düşünmeliyiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küskünlük</a:t>
+              <a:t>Oyundan çıkmalıyız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İş birliği</a:t>
+              <a:t>Yardımlaşmalıyız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kavga</a:t>
+              <a:t>Kavga etmeliyiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Etrafımızdaki boş alana ne ad verilir?</a:t>
+              <a:t>Etrafımızdaki boşluğa ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bahçe</a:t>
+              <a:t>Oyun odası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sokak</a:t>
+              <a:t>Sınıf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oda</a:t>
+              <a:t>Bahçe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kollarımızı yana açarak neyi sağlamaya çalışırız?</a:t>
+              <a:t>Engelli parkurda ilerlerken neye dikkat etmeliyiz?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gürültü</a:t>
+              <a:t>Çok hızlı koşmaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hız</a:t>
+              <a:t>Engellere çarpmamaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yorgunluk</a:t>
+              <a:t>Konuşmaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denge</a:t>
+              <a:t>Gözlerimizi kapamaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Engelli parkurda engelin üzerinden nasıl geçilir?</a:t>
+              <a:t>Sıra beklerken nasıl durmalıyız?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürünerek</a:t>
+              <a:t>Sakin ve düzgün</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yürüyerek</a:t>
+              <a:t>Yatarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dönerek</a:t>
+              <a:t>İterek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atlayarak</a:t>
+              <a:t>Koşarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıra beklerken arkadaşımızın önündeki boşluğa ne yapmalıyız?</a:t>
+              <a:t>Oyun kurallarına uymak bize ne kazandırır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koşmalıyız</a:t>
+              <a:t>Dürüstlük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hemen girmeliyiz</a:t>
+              <a:t>Üzüntü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Girmemeliyiz</a:t>
+              <a:t>Kızgınlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtmeli</a:t>
+              <a:t>Yorgunluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oyun kaybedince nasıl davranmalıyız?</a:t>
+              <a:t>Derse başlamadan önce yapılan hafif hareketlere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ağlamalıyız</a:t>
+              <a:t>Isınma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kızmalıyız</a:t>
+              <a:t>Yemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bağırmalıyız</a:t>
+              <a:t>Uyku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tebrik etmeliyiz</a:t>
+              <a:t>Ders</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Derse başlamadan önce vücudu hazırlamak için ne yapılır?</a:t>
+              <a:t>İki ayağımızla birden yukarı zıplamaya ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uyuma</a:t>
+              <a:t>Yürüme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yemek yeme</a:t>
+              <a:t>Sıçrama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Isınma</a:t>
+              <a:t>Yuvarlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kitap okuma</a:t>
+              <a:t>Sürünme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öğretmenimiz 'sağa dön' dediğinde hangi yöne dönmeliyiz?</a:t>
+              <a:t>Oyun kuralları neden vardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sola</a:t>
+              <a:t>Kazanmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yukarıya</a:t>
+              <a:t>Oyunu zorlaştırmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arkaya</a:t>
+              <a:t>Sadece öğretmenler için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sağa</a:t>
+              <a:t>Herkesin adilce oynaması için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vücudumuzu esnetmek için ne yaparız?</a:t>
+              <a:t>Oyun kaybettiğimizde ne yapmalıyız?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gerilme hareketleri</a:t>
+              <a:t>Oyunu bırakmalıyız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızlı koşarız</a:t>
+              <a:t>Ağlamalıyız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topa vururuz</a:t>
+              <a:t>Arkadaşımızı suçlamalıyız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıraya gireriz</a:t>
+              <a:t>Tebrik etmeliyiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayaktayken dik durup ellerimizi yanlara açtığımızda hangi temel duruşu yapmış oluruz?</a:t>
+              <a:t>Hazır ol komutunda vücudumuz nasıl durmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yatış duruşu</a:t>
+              <a:t>Dik ve hareketsiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hazır duruşu</a:t>
+              <a:t>Zıplayarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çökme duruşu</a:t>
+              <a:t>Koşarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serbest duruş</a:t>
+              <a:t>Yatarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tek ayağımızın üzerinde dururken dengemizi korumak için kollarımızı nasıl tutmalıyız?</a:t>
+              <a:t>Düz bir çizgide yürürken nereye bakmalıyız?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vücudumuza yapıştırmalıyız</a:t>
+              <a:t>Karşıya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürekli sallamalıyız</a:t>
+              <a:t>Gökyüzüne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Başımızın üstüne koymalıyız</a:t>
+              <a:t>Yana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yana doğru açmalıyız</a:t>
+              <a:t>Ayaklarımıza</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dengede durma çalışması yaparken nereye bakmak dengemizi daha kolay korumamızı sağlar?</a:t>
+              <a:t>Sağ elini havaya kaldırman istendiğinde hangi tarafını kullanırsın?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arkadaşımıza</a:t>
+              <a:t>Arka taraf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayaklarımıza</a:t>
+              <a:t>Sol taraf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karşıdaki sabit bir noktaya</a:t>
+              <a:t>Sağ taraf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gözlerimizi kapatarak yere</a:t>
+              <a:t>Ön taraf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi dengede dururken yapılabilecek bir harekettir?</a:t>
+              <a:t>Tek ayak üzerinde dururken neyi geliştirmeye çalışırız?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zıplamak</a:t>
+              <a:t>Sesimizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızlıca dönmek</a:t>
+              <a:t>Uykumuzu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koşmak</a:t>
+              <a:t>Hızımızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tek ayak üzerinde sabit kalmak</a:t>
+              <a:t>Dengemizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denge çalışması sırasında gövdemizin dik durması bize ne sağlar?</a:t>
+              <a:t>Bir topu yakalamak için ellerimizi nasıl tutmalıyız?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha kolay düşmemizi</a:t>
+              <a:t>Arkada</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dengemizi daha iyi korumamızı</a:t>
+              <a:t>Açık ve hazır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha hızlı koşmamızı</a:t>
+              <a:t>Cep içinde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha çabuk yorulmamızı</a:t>
+              <a:t>Yumruk yaparak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İki kolumuzu yana açıp parmak uçlarımızda yükseldiğimizde hangi becerimizi geliştiririz?</a:t>
+              <a:t>Basketbol topunu yerde hareket ettirmek için ne yaparız?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denge</a:t>
+              <a:t>Çiğneme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yuvarlanma</a:t>
+              <a:t>Sektirme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fırlatma</a:t>
+              <a:t>Tekmeleme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürünme</a:t>
+              <a:t>Fırlatma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denge tahtasında yürürken kollarımız nasıl olmalıdır?</a:t>
+              <a:t>Müzik eşliğinde yapılan düzenli hareketlere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arkada bağlı</a:t>
+              <a:t>Dans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vücudumuzun yanında serbest</a:t>
+              <a:t>Yemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Başımızın üzerinde</a:t>
+              <a:t>Uyku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yana doğru açık</a:t>
+              <a:t>Ders</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dengede dururken vücudumuzun hangi bölümü ağırlık merkezimizi korur?</a:t>
+              <a:t>Takım oyununda arkadaşlarımızla ne yapmalıyız?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece baş</a:t>
+              <a:t>Kaçma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece parmaklar</a:t>
+              <a:t>Küskünlük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gövde</a:t>
+              <a:t>İş birliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece dizler</a:t>
+              <a:t>Kavga</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi dengede durma oyununda yanlış bir harekettir?</a:t>
+              <a:t>Etrafımızdaki boş alana ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürekli sağa sola sallanmak</a:t>
+              <a:t>Kişisel alan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kolları yana açmak</a:t>
+              <a:t>Bahçe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Derin nefes almak</a:t>
+              <a:t>Sokak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gözleri karşıya sabitlemek</a:t>
+              <a:t>Oda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tek ayak üzerinde durmak neyi geliştirir?</a:t>
+              <a:t>Takım arkadaşımız bir oyun kaybettiğinde ona ne demeliyiz?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dengeyi</a:t>
+              <a:t>Seni takımdan atıyorum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sesi</a:t>
+              <a:t>Bir dahaki sefere daha iyi yaparız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gülmeyi</a:t>
+              <a:t>Sen çok kötüsün</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızı</a:t>
+              <a:t>Benim suçum değil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tek ayak üzerinde durma çalışmasında vücudun ağırlığı nereye verilmelidir?</a:t>
+              <a:t>Kollarımızı yana açarak neyi sağlamaya çalışırız?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece parmak uçlarına</a:t>
+              <a:t>Gürültü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yerdeki ayağın tabanına</a:t>
+              <a:t>Hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Havada olan ayağa</a:t>
+              <a:t>Yorgunluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece topuklara</a:t>
+              <a:t>Denge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topu bir arkadaşına atarken ne yapmalısın?</a:t>
+              <a:t>Sıra bekleme kuralı neden toplumsal bir beceridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topa bakmalısın</a:t>
+              <a:t>Başkalarına saygı duymayı öğretir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gözlerini kapatmalısın</a:t>
+              <a:t>Çünkü yoruluruz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arkanı dönmelisin</a:t>
+              <a:t>Çünkü vaktimiz çoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yere oturmalısın</a:t>
+              <a:t>Çünkü oyun uzar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Topu sektirirken elimizle topa nasıl vururuz?</a:t>
+              <a:t>Dürüst bir oyuncu hangisini yapar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tekme atarak</a:t>
+              <a:t>Sadece kazanırken dürüsttür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sertçe</a:t>
+              <a:t>Kaybederken bile kurallara uyar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avuçla tutarak</a:t>
+              <a:t>Kuralları kendi lehine değiştirir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hafifçe</a:t>
+              <a:t>Kimse bakmıyorken hile yapar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Müzik eşliğinde hareket etmeye ne denir?</a:t>
+              <a:t>Takım çalışması neden önemlidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dans</a:t>
+              <a:t>Sadece kazanmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koşu</a:t>
+              <a:t>Birlikte eğlenmek ve başarmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uyku</a:t>
+              <a:t>Öğretmeni memnun etmek için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzme</a:t>
+              <a:t>Daha az yorulmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Takım oyunlarında başarılı olmak için ne yapmalıyız?</a:t>
+              <a:t>Bir oyunda anlaşmazlık çıktığında ne yapılmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece kendimizi düşünmeliyiz</a:t>
+              <a:t>Oyuna devam edilmelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oyundan çıkmalıyız</a:t>
+              <a:t>Sadece bir kişi karar vermelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yardımlaşmalıyız</a:t>
+              <a:t>Kavga edilmelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kavga etmeliyiz</a:t>
+              <a:t>Kurallara tekrar bakılmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Etrafımızdaki boşluğa ne ad verilir?</a:t>
+              <a:t>Galibiyet sonrası rakibimize nasıl davranmalıyız?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişisel alan</a:t>
+              <a:t>Teşekkür edip el sıkışmalıyız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oyun odası</a:t>
+              <a:t>Onları küçük görmeliyiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınıf</a:t>
+              <a:t>Kendi başarımızı övmeliyiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bahçe</a:t>
+              <a:t>Hiç konuşmamalıyız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>