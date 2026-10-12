--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genel formülü CnH2n+2 olan ve sadece tekli bağ içeren hidrokarbon sınıfı aşağıdakilerden hangisidir?</a:t>
+              <a:t>Alkollerin genel formülü nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aromatikler</a:t>
+              <a:t>R-CHO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkanlar</a:t>
+              <a:t>R-OH</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkinler</a:t>
+              <a:t>R-CO-R</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkenler</a:t>
+              <a:t>R-COOH</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karbonil grubunun iki alkil grubu arasında yer aldığı bileşik sınıfı hangisidir?</a:t>
+              <a:t>Aldehitler yükseltgendiğinde ne oluşur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ester</a:t>
+              <a:t>Keton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aldehit</a:t>
+              <a:t>Eter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Keton</a:t>
+              <a:t>Karboksilik asit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir karboksilik asit ile bir alkolün tepkimeye girerek su açığa çıkarması sonucu oluşan bileşik sınıfı hangisidir?</a:t>
+              <a:t>Asetonun IUPAC adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ester</a:t>
+              <a:t>Etanal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eter</a:t>
+              <a:t>Propanon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Keton</a:t>
+              <a:t>Butanon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Amin</a:t>
+              <a:t>Metanal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Organik bileşiklerin yapısında bulunan -NH2 grubu hangi fonksiyonel gruba aittir?</a:t>
+              <a:t>Gliserin kaç değerli bir alkoldür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Amin</a:t>
+              <a:t>1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Keton</a:t>
+              <a:t>2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aldehit</a:t>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eter</a:t>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Redoks tepkimelerinde elektron veren tür için aşağıdakilerden hangisi doğrudur?</a:t>
+              <a:t>Aldehitler Fehling çözeltisi ile ne oluşturur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yükseltgenir</a:t>
+              <a:t>Gaz çıkışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yükseltgen özellik gösterir</a:t>
+              <a:t>Kırmızı çökelti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İndirgenir</a:t>
+              <a:t>Gümüş aynası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katot olarak davranır</a:t>
+              <a:t>Mavi çözelti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektrokimyasal pillerde dış devrede elektronlar hangi yöne doğru akar?</a:t>
+              <a:t>Alkollerin dehidrasyonu (su çekilmesi) sonucu ne oluşur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tuz köprüsünden anoda</a:t>
+              <a:t>Ester</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katottan anoda</a:t>
+              <a:t>Alkan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anottan katoda</a:t>
+              <a:t>Aldehit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektrolit içinden katoda</a:t>
+              <a:t>Alken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Standart bir pil düzeneğinde tuz köprüsünün temel görevi nedir?</a:t>
+              <a:t>Hangisi en basit aldehittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gerilimi artırmak</a:t>
+              <a:t>Propanal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kimyasal enerjiyi elektriğe dönüştürmek</a:t>
+              <a:t>Aseton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektron akışını sağlamak</a:t>
+              <a:t>Metanal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yük denkliğini sağlamak</a:t>
+              <a:t>Etanal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektroliz olayında katotta her zaman gerçekleşen olay aşağıdakilerden hangisidir?</a:t>
+              <a:t>Genel formülü CnH2n+2 olan ve sadece tekli bağ içeren hidrokarbon sınıfı aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yükseltgenme</a:t>
+              <a:t>Aromatikler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kütle azalması</a:t>
+              <a:t>Alkanlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İndirgenme</a:t>
+              <a:t>Alkinler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektron kaybı</a:t>
+              <a:t>Alkenler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Standart elektrot potansiyeli (E°) değeri en büyük olan metalin özelliği nedir?</a:t>
+              <a:t>Aşağıdaki bileşiklerden hangisi bir alkol fonksiyonel grubuna sahiptir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektron vermeye en isteklidir</a:t>
+              <a:t>Asetik asit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>En aktif metaldir</a:t>
+              <a:t>Dietil eter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>En iyi yükseltgendir</a:t>
+              <a:t>Etil alkol (Etanol)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>En iyi indirgendir</a:t>
+              <a:t>Propanon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir elektroliz hücresinde anotta hangi madde açığa çıkar?</a:t>
+              <a:t>Yapısında en az bir tane karbon-karbon üçlü bağı bulunduran hidrokarbonlara ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metal iyonları birikerek</a:t>
+              <a:t>Alkan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anyonlar yükseltgenerek</a:t>
+              <a:t>Alken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hidrojen gazı oluşarak</a:t>
+              <a:t>Alkin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katyonlar indirgenerek</a:t>
+              <a:t>Alkadien</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Standart hidrojen elektrodunun (SHE) potansiyeli kaç volt kabul edilir?</a:t>
+              <a:t>Aşağıdaki fonksiyonel gruplardan hangisi karboksilik asitlerin yapısında bulunur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>0,50 V</a:t>
+              <a:t>-O-</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>-1,00 V</a:t>
+              <a:t>-COOH</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1,00 V</a:t>
+              <a:t>-CHO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>0,00 V</a:t>
+              <a:t>-OH</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki bileşiklerden hangisi bir alkol fonksiyonel grubuna sahiptir?</a:t>
+              <a:t>Primer bir alkolün yükseltgenmesi sonucu ne oluşur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asetik asit</a:t>
+              <a:t>Aldehit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dietil eter</a:t>
+              <a:t>Ester</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Etil alkol (Etanol)</a:t>
+              <a:t>Alkan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Propanon</a:t>
+              <a:t>Keton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Faraday'ın elektroliz kanununa göre açığa çıkan madde miktarı ne ile doğru orantılıdır?</a:t>
+              <a:t>Benzen halkası içeren organik bileşiklere genel olarak ne isim verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çözeltinin sıcaklığı</a:t>
+              <a:t>Alifatik hidrokarbonlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektrotların yüzey alanı</a:t>
+              <a:t>Doymuş hidrokarbonlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çözeltinin hacmi</a:t>
+              <a:t>Aromatik hidrokarbonlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Devreden geçen yük miktarı</a:t>
+              <a:t>Sikloalkanlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aktif bir metalin, aktif olmayan bir metalin iyonlarını içeren çözeltiye daldırılması sonucu ne gerçekleşir?</a:t>
+              <a:t>Genel formülü R-CHO olan ve karbonil grubu içeren fonksiyonel grup hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çözelti rengi değişmez</a:t>
+              <a:t>Aldehit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tepkime gerçekleşmez</a:t>
+              <a:t>Ester</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendiliğinden redoks tepkimesi olur</a:t>
+              <a:t>Alkol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dışarıdan enerji verilmesi gerekir</a:t>
+              <a:t>Keton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektrokimyasal bir pilde pil potansiyelini (E pil) etkileyen faktörlerden biri değildir?</a:t>
+              <a:t>İki alkil grubunun bir oksijen atomuna bağlanmasıyla oluşan fonksiyonel grup hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Basınç</a:t>
+              <a:t>Eter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektrotların yüzey alanı</a:t>
+              <a:t>Aldehit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Derişim</a:t>
+              <a:t>Amin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıcaklık</a:t>
+              <a:t>Karboksilik asit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi bir 'ikincil (şarj edilebilir) pil' örneğidir?</a:t>
+              <a:t>Aşağıdakilerden hangisi bir 'doymamış' hidrokarbondur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lityum-İyon pil</a:t>
+              <a:t>Eten (Etilen)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çinko-Karbon pil</a:t>
+              <a:t>Etan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düğme pil</a:t>
+              <a:t>Metan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkalin pil</a:t>
+              <a:t>Propan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektrolizde devreden 1 mol elektron geçtiğinde açığa çıkan madde miktarına ne ad verilir?</a:t>
+              <a:t>Aşağıdakilerden hangisi organik bir bileşiğin yanma tepkimesi sonucu açığa çıkan ürünlerden biridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avogadro sayısı</a:t>
+              <a:t>Amonyak (NH3)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mol kütlesi</a:t>
+              <a:t>Hidrojen gazı (H2)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektrokimyasal eşdeğer</a:t>
+              <a:t>Karbondioksit (CO2)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Faraday sabiti</a:t>
+              <a:t>Sodyum klorür (NaCl)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karbon atomunun temel haldeki elektron diziliminde kaç tane yarı dolu orbitali vardır?</a:t>
+              <a:t>Karbonil grubunun iki alkil grubu arasında yer aldığı bileşik sınıfı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>Ester</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>Aldehit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1</a:t>
+              <a:t>Keton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>Alkol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkanlar ile ilgili aşağıdakilerden hangisi yanlıştır?</a:t>
+              <a:t>Bir karboksilik asit ile bir alkolün tepkimeye girerek su açığa çıkarması sonucu oluşan bileşik sınıfı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genel formülleri CnH2n+2'dir.</a:t>
+              <a:t>Ester</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Apolar yapılıdırlar.</a:t>
+              <a:t>Eter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Suda iyi çözünürler.</a:t>
+              <a:t>Keton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece sigma bağları içerirler.</a:t>
+              <a:t>Amin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karbon atomları arasında sp3 hibritleşmesi görülen bir bileşik için aşağıdakilerden hangisi doğrudur?</a:t>
+              <a:t>Organik bileşiklerin yapısında bulunan -NH2 grubu hangi fonksiyonel gruba aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Açısı 180 derecedir.</a:t>
+              <a:t>Amin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düzgün dörtyüzlü geometrisine sahiptir.</a:t>
+              <a:t>Keton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çift bağ içerir.</a:t>
+              <a:t>Aldehit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pi bağı içerir.</a:t>
+              <a:t>Eter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkanların halojenlerle verdiği tepkime türü hangisidir?</a:t>
+              <a:t>Redoks tepkimelerinde elektron veren tür için aşağıdakilerden hangisi doğrudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polimerleşme</a:t>
+              <a:t>Yükseltgenir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yükseltgenme</a:t>
+              <a:t>Yükseltgen özellik gösterir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katılma</a:t>
+              <a:t>İndirgenir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yer değiştirme</a:t>
+              <a:t>Katot olarak davranır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metan gazının yanma tepkimesi sonucu oluşan ürünler nelerdir?</a:t>
+              <a:t>Elektrokimyasal pillerde dış devrede elektronlar hangi yöne doğru akar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CO2 ve H2O</a:t>
+              <a:t>Tuz köprüsünden anoda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CO2 ve H2</a:t>
+              <a:t>Katottan anoda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>C ve H2O</a:t>
+              <a:t>Anottan katoda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CO ve H2</a:t>
+              <a:t>Elektrolit içinden katoda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yapısında en az bir tane karbon-karbon üçlü bağı bulunduran hidrokarbonlara ne ad verilir?</a:t>
+              <a:t>Ketonların en küçük üyesi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkan</a:t>
+              <a:t>Asetaldehit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alken</a:t>
+              <a:t>Formaldehit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkin</a:t>
+              <a:t>Aseton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkadien</a:t>
+              <a:t>Metanol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karbon atomu kaç bağ yaparak kararlı oktet yapısına ulaşır?</a:t>
+              <a:t>Standart bir pil düzeneğinde tuz köprüsünün temel görevi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>Gerilimi artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>Kimyasal enerjiyi elektriğe dönüştürmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>Elektron akışını sağlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>Yük denkliğini sağlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi bir alkan bileşiğidir?</a:t>
+              <a:t>Elektroliz olayında katotta her zaman gerçekleşen olay aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>C4H6</a:t>
+              <a:t>Yükseltgenme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>C6H6</a:t>
+              <a:t>Kütle azalması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>C2H4</a:t>
+              <a:t>İndirgenme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>C3H8</a:t>
+              <a:t>Elektron kaybı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkanların kaynama noktası ile ilgili hangisi doğrudur?</a:t>
+              <a:t>Standart elektrot potansiyeli (E°) değeri en büyük olan metalin özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dallanma arttıkça artar.</a:t>
+              <a:t>Elektron vermeye en isteklidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Molekül kütlesi arttıkça artar.</a:t>
+              <a:t>En aktif metaldir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polarite arttıkça azalır.</a:t>
+              <a:t>En iyi yükseltgendir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Molekül büyüdükçe düşer.</a:t>
+              <a:t>En iyi indirgendir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karbonun allotroplarından hangisi elektriği iletmez?</a:t>
+              <a:t>Bir elektroliz hücresinde anotta hangi madde açığa çıkar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elmas</a:t>
+              <a:t>Metal iyonları birikerek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grafen</a:t>
+              <a:t>Anyonlar yükseltgenerek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fulleren</a:t>
+              <a:t>Hidrojen gazı oluşarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grafit</a:t>
+              <a:t>Katyonlar indirgenerek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkanlar oda koşullarında hangi fiziksel haldedir?</a:t>
+              <a:t>Standart hidrojen elektrodunun (SHE) potansiyeli kaç volt kabul edilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hepsi katıdır.</a:t>
+              <a:t>0,50 V</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hepsi gazdır.</a:t>
+              <a:t>-1,00 V</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Değişkenlik gösterir.</a:t>
+              <a:t>1,00 V</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hepsi sıvıdır.</a:t>
+              <a:t>0,00 V</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Propan molekülünde kaç tane karbon atomu vardır?</a:t>
+              <a:t>Faraday'ın elektroliz kanununa göre açığa çıkan madde miktarı ne ile doğru orantılıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>Çözeltinin sıcaklığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>Elektrotların yüzey alanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>Çözeltinin hacmi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>Devreden geçen yük miktarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkanlarda karbon atomları arasındaki bağ açısı yaklaşık kaç derecedir?</a:t>
+              <a:t>Aktif bir metalin, aktif olmayan bir metalin iyonlarını içeren çözeltiye daldırılması sonucu ne gerçekleşir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>109.5</a:t>
+              <a:t>Çözelti rengi değişmez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>120</a:t>
+              <a:t>Tepkime gerçekleşmez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>180</a:t>
+              <a:t>Kendiliğinden redoks tepkimesi olur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>90</a:t>
+              <a:t>Dışarıdan enerji verilmesi gerekir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi alkan türü oda sıcaklığında gaz halindedir?</a:t>
+              <a:t>Elektrokimyasal bir pilde pil potansiyelini (E pil) etkileyen faktörlerden biri değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>C15H32</a:t>
+              <a:t>Basınç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>C10H22</a:t>
+              <a:t>Elektrotların yüzey alanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>C2H6</a:t>
+              <a:t>Derişim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>C8H18</a:t>
+              <a:t>Sıcaklık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkanların genel adı nedir?</a:t>
+              <a:t>Aşağıdakilerden hangisi bir 'ikincil (şarj edilebilir) pil' örneğidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olefin</a:t>
+              <a:t>Lityum-İyon pil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parafin</a:t>
+              <a:t>Çinko-Karbon pil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkin</a:t>
+              <a:t>Düğme pil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asetilen</a:t>
+              <a:t>Alkalin pil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi karbonun özelliklerinden biri değildir?</a:t>
+              <a:t>Elektrolizde devreden 1 mol elektron geçtiğinde açığa çıkan madde miktarına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4 değerlik elektronuna sahiptir.</a:t>
+              <a:t>Avogadro sayısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metalik özellik gösterir.</a:t>
+              <a:t>Mol kütlesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi atomlarıyla bağ kurabilir.</a:t>
+              <a:t>Elektrokimyasal eşdeğer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Organik bileşiklerin temelidir.</a:t>
+              <a:t>Faraday sabiti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki fonksiyonel gruplardan hangisi karboksilik asitlerin yapısında bulunur?</a:t>
+              <a:t>Alkollerdeki -OH grubunun bağlı olduğu karbon atomu kaç karbona bağlıysa o alkol sekonderdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>-O-</a:t>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>-COOH</a:t>
+              <a:t>1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>-CHO</a:t>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>-OH</a:t>
+              <a:t>2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkenlerin genel formülü nedir?</a:t>
+              <a:t>Karbon atomunun temel haldeki elektron diziliminde kaç tane yarı dolu orbitali vardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CnH2n</a:t>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CnHn</a:t>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CnH2n+2</a:t>
+              <a:t>1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CnH2n-2</a:t>
+              <a:t>2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Benzen halkası içeren organik bileşiklere genel olarak ne isim verilir?</a:t>
+              <a:t>Aldehitlerin fonksiyonel grubu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alifatik hidrokarbonlar</a:t>
+              <a:t>-CHO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doymuş hidrokarbonlar</a:t>
+              <a:t>-COOH</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aromatik hidrokarbonlar</a:t>
+              <a:t>-CO-</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sikloalkanlar</a:t>
+              <a:t>-OH</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genel formülü R-CHO olan ve karbonil grubu içeren fonksiyonel grup hangisidir?</a:t>
+              <a:t>Etanolün yükseltgenmesiyle oluşan bileşik hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aldehit</a:t>
+              <a:t>Eter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ester</a:t>
+              <a:t>Asetaldehit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkol</a:t>
+              <a:t>Asetik asit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Keton</a:t>
+              <a:t>Aseton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İki alkil grubunun bir oksijen atomuna bağlanmasıyla oluşan fonksiyonel grup hangisidir?</a:t>
+              <a:t>Ketonların genel formülü nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eter</a:t>
+              <a:t>R-CO-R'</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aldehit</a:t>
+              <a:t>R-COOH</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Amin</a:t>
+              <a:t>R-OH</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karboksilik asit</a:t>
+              <a:t>R-CHO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi bir 'doymamış' hidrokarbondur?</a:t>
+              <a:t>Alkollerin suda çözünmesinin temel nedeni nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eten (Etilen)</a:t>
+              <a:t>Hidrojen bağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Etan</a:t>
+              <a:t>Van der Waals</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metan</a:t>
+              <a:t>İyonik bağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Propan</a:t>
+              <a:t>Metalik bağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi organik bir bileşiğin yanma tepkimesi sonucu açığa çıkan ürünlerden biridir?</a:t>
+              <a:t>Hangisi bir sekonder alkoldür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Amonyak (NH3)</a:t>
+              <a:t>Etanol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hidrojen gazı (H2)</a:t>
+              <a:t>2-propanol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karbondioksit (CO2)</a:t>
+              <a:t>1-propanol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sodyum klorür (NaCl)</a:t>
+              <a:t>Metanol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>