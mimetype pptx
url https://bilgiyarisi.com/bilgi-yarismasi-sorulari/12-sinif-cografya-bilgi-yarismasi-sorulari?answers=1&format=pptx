--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -513,111 +513,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğal afet risk yönetimi sürecinde 'risk azaltma' aşamasında aşağıdakilerden hangisi doğrudan yer alır?</a:t>
+              <a:t>Aşağıdakilerden hangisi doğal afet riskini azaltmak için uygulanan 'sakınım' planlamalarından biri değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -625,57 +625,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Afetzedeler için geçici barınma alanlarının kurulması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Afet sonrası yardım ekiplerinin kurulması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Afet sonrası acil yardım ekiplerinin bölgeye sevki</a:t>
+              <a:t>Fay hatları üzerine yerleşim yasağı getirilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,111 +867,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hasar gören altyapı sistemlerinin onarılması</a:t>
+              <a:t>Deprem yönetmeliğine uygun yapı denetimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -979,57 +979,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fay hatları üzerinde yapılaşmanın yasaklanması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dere yataklarının imara kapatılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya Ticaret Örgütü'nün (DTÖ) temel kuruluş amacı nedir?</a:t>
+              <a:t>Türkiye'de sel ve taşkın riskinin en yüksek olduğu bölgeler genellikle neresidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece gelişmiş ülkeler arasında ticaret yapmak</a:t>
+              <a:t>İç Anadolu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küresel ticaretin kurallarını belirleyerek engelleri azaltmak</a:t>
+              <a:t>Karadeniz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ülkelerin para birimlerini sabitlemek</a:t>
+              <a:t>Doğu Anadolu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ülkeler arası sınırları tamamen kaldırmak</a:t>
+              <a:t>Güneydoğu Anadolu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,111 +1999,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa Birliği (AB) gibi bölgesel entegrasyonların temel ekonomik getirisi nedir?</a:t>
+              <a:t>Ekosistem hizmetleri açısından 'düzenleyici hizmetler'e örnek hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2111,57 +2111,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Üye ülkeler arasında gümrük vergilerinin kaldırılması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Estetik değerler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üye ülkelerin tüm topraklarını ortak kullanması</a:t>
+              <a:t>İnanç sistemleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,111 +2353,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dış ülkelerle ticaretin tamamen yasaklanması</a:t>
+              <a:t>Besin üretimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2465,57 +2465,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Üye ülkelerin kendi para birimlerini yasaklaması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İklimin dengelenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,111 +2742,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jeopolitik güç merkezleri bağlamında, bir ülkenin 'yumuşak gücü' aşağıdakilerden hangisiyle ölçülür?</a:t>
+              <a:t>Paris Anlaşması hangi yıl imzalanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2854,117 +2854,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kültürel etki, diplomasi ve eğitim başarısı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1992</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2972,57 +2972,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Stratejik maden rezervleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2015</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nükleer silah kapasitesi</a:t>
+              <a:t>2020</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Askeri operasyon kabiliyeti</a:t>
+              <a:t>2005</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,111 +3485,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin jeopolitik konumunu etkileyen en önemli kalıcı faktör aşağıdakilerden hangisidir?</a:t>
+              <a:t>Doğal afetlerde 'hazırlık' aşaması neleri kapsar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3597,57 +3597,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Modern sanayi tesislerinin sayısı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tatbikatlar ve eğitimler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yıllık yağış miktarı</a:t>
+              <a:t>Sadece arama kurtarma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,111 +3839,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ülke içindeki nüfus yoğunluğu</a:t>
+              <a:t>İnşaatların yeniden yapımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Asya ve Avrupa kıtaları arasında köprü olması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Afet sonrası yardım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğu Akdeniz'de yaşanan enerji rekabetinin temel sebebi nedir?</a:t>
+              <a:t>İklim değişikliği nedeniyle ortaya çıkan 'iklim mülteciliği' kavramı neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,111 +4346,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bölgedeki balıkçılık kaynaklarının paylaşımı</a:t>
+              <a:t>Savaş nedeniyle göç edenleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4458,117 +4458,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bölgedeki tatlı su kaynaklarının azlığı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yaşam alanları yaşanmaz hale gelen insanların göçünü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4576,57 +4576,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Deniz tabanındaki hidrokarbon rezervlerinin varlığı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İş aramak için göç edenleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Turizm gelirlerinin bölüştürülmesi</a:t>
+              <a:t>Siyasi baskıdan kaçanları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,111 +4971,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk Boğazlarının (İstanbul ve Çanakkale) uluslararası stratejik önemi nedir?</a:t>
+              <a:t>Aşağıdakilerden hangisi bir doğal afetin ikincil etkisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5083,117 +5083,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Karadeniz'e kıyısı olan ülkelerin dünya denizlerine tek çıkış noktası olması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Depremin şiddeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5201,57 +5201,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İklim değişikliğini engellemesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Deprem sonrası oluşan yangınlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en derin boğazları olması</a:t>
+              <a:t>Fay kırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Türkiye'nin ticaretine hizmet etmesi</a:t>
+              <a:t>Depremde binanın yıkılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,111 +5714,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğal afet riski yönetimi sürecinde 'zarar azaltma' aşamasında aşağıdakilerden hangisi öncelikli olarak uygulanmalıdır?</a:t>
+              <a:t>Doğal afet risk yönetimi sürecinde 'risk azaltma' aşamasında aşağıdakilerden hangisi doğrudan yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5826,57 +5826,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Depreme dayanıklı yapıların inşası ve imar planlarının denetlenmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Afetzedeler için geçici barınma alanlarının kurulması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,111 +6068,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Afetzedeler için geçici barınma alanlarının oluşturulması</a:t>
+              <a:t>Hasar gören altyapı sistemlerinin onarılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6180,57 +6180,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Afet sonrası hasar tespit çalışmalarının yürütülmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fay hatları üzerinde yapılaşmanın yasaklanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İklim değişikliğinin bölgesel etkileri göz önüne alındığında, Akdeniz Havzası'nda yaşanması beklenen en temel sorun aşağıdakilerden hangisidir?</a:t>
+              <a:t>Küresel iklim değişikliğinin bölgesel etkileri göz önüne alındığında, Akdeniz havzasında aşağıdakilerden hangisinin yaşanması beklenir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Buzul erimelerine bağlı deniz seviyesi yükselmesi</a:t>
+              <a:t>Yağış rejiminin düzene girmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tundra ekosisteminin ormanlara dönüşmesi</a:t>
+              <a:t>Buzul erimelerinin tarımı desteklemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tropikal siklonların sıklığının artması</a:t>
+              <a:t>Deniz seviyesinin alçalması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şiddetli kuraklık ve su kaynaklarının azalması</a:t>
+              <a:t>Şiddetli kuraklık ve orman yangınlarının artması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,111 +7200,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küresel su sorununa yönelik sürdürülebilir bir çözüm olarak aşağıdakilerden hangisi gösterilebilir?</a:t>
+              <a:t>Küresel su sorununun çözümünde 'sanal su' kavramı neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7312,117 +7312,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Atık suların geri kazanımı ve damla sulama sistemlerinin teşviki</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yeraltı su kaynaklarının yapay yollarla beslenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,57 +7430,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Akarsuların yönünün kalıcı olarak değiştirilmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bir ürünün üretimi için harcanan toplam su miktarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeraltı sularının daha yoğun bir şekilde kullanılması</a:t>
+              <a:t>Deniz suyunun arıtılarak içme suyuna dönüştürülmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarımda geleneksel salma sulama yöntemlerinin yaygınlaştırılması</a:t>
+              <a:t>Geri dönüştürülmüş atık suların tarımda kullanımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gıda güvensizliği ile mücadele eden bir ülkede uygulanacak en etkili tarım politikası aşağıdakilerden hangisidir?</a:t>
+              <a:t>Gıda güvensizliği ile mücadele eden bir ülkede, tarım politikası olarak aşağıdakilerden hangisinin uygulanması en sürdürülebilir yöntemdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,57 +8055,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tarımsal üretimi tamamen bırakıp gıdayı ithal etmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yerel tohumların korunması ve verimliliğin artırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece nakit getirisi yüksek olan endüstri bitkilerine odaklanmak</a:t>
+              <a:t>Tarımsal arazilerin sanayi bölgelerine dönüştürülmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,111 +8297,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarım arazilerini sanayi bölgelerine dönüştürerek kalkınmayı sağlamak</a:t>
+              <a:t>Tarımsal üretimin tamamen dış pazara endekslenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8409,57 +8409,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yerli tohum kullanımını teşvik ederek tarımsal verimliliği artırmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece nakit getiren endüstriyel ürünlerin ekilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küresel iklim değişikliğinin bölgesel etkileri göz önüne alındığında, Akdeniz havzasında aşağıdakilerden hangisinin yaşanması beklenir?</a:t>
+              <a:t>Paris Anlaşması'nın temel amacı aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yağış rejiminin düzene girmesi</a:t>
+              <a:t>Gelişmekte olan ülkelere doğrudan nakit yardımı sağlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,111 +8922,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Buzul erimelerinin tarımı desteklemesi</a:t>
+              <a:t>Okyanuslardaki plastik kirliliğini bitirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9034,117 +9034,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Deniz seviyesinin alçalması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Küresel sıcaklık artışını 2 derece ile sınırlandırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9152,57 +9152,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şiddetli kuraklık ve orman yangınlarının artması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Nükleer enerji kullanımını tamamen yasaklamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enerji güvenliğini sağlamak isteyen bir ülkenin 'enerji dönüşümü' kapsamında yapması gereken en mantıklı hamle nedir?</a:t>
+              <a:t>Enerji güvenliğini sağlamak için ülkelerin 'enerji sepetini çeşitlendirmesi' ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,111 +9547,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enerji verimliliğini düşürerek tüketimi artırmak</a:t>
+              <a:t>Enerjinin iletim hatlarını tek bir ülkeye bağlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,117 +9659,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yenilenebilir enerji kaynaklarının toplam enerji portföyündeki payını yükseltmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece tek bir enerji kaynağına bağımlı kalmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,57 +9777,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fosil yakıt rezervlerine olan bağımlılığı artırmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Enerji üretiminde yenilenebilir kaynakların payını artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enerji üretiminde kömür santrallerinin sayısını artırmak</a:t>
+              <a:t>Enerji ithalatını tamamen durdurmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küresel göç hareketlerinin temel itici güçlerinden biri olan 'siyasi istikrarsızlık' ve 'çatışmalar', en çok hangi göç türünü tetiklemektedir?</a:t>
+              <a:t>Küresel göç hareketlerinde 'itici faktörler' arasında aşağıdakilerden hangisi yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mevsimlik işçi göçü</a:t>
+              <a:t>Gidilen ülkedeki iş olanaklarının fazlalığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,111 +10408,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğitim amaçlı göç</a:t>
+              <a:t>Daha iyi eğitim alma isteği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10520,117 +10520,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mülteci ve sığınmacı göçü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gidilen ülkedeki yüksek yaşam standartları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10638,57 +10638,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Beyin göçü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Savaş, çatışma ve etnik baskılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,111 +10915,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızla büyüyen şehirlerde ortaya çıkan 'gecekondu' veya 'slum' alanlarının temel sorunu aşağıdakilerden hangisidir?</a:t>
+              <a:t>Şehirleşme sorunlarından olan 'slum' (gecekondu) bölgelerinin iyileştirilmesinde en etkili yöntem nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11027,57 +11027,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şehir merkezine uzak olmaları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Altyapı, sağlık ve eğitim hizmetlerini bölgeye götürmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanayi bölgelerine çok yakın konumlanmaları</a:t>
+              <a:t>Bölge halkını zorla kırsal kesime geri göndermek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,111 +11269,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nüfus yoğunluğunun çok düşük olması</a:t>
+              <a:t>Bölgeyi tamamen yıkıp yerleşimi yasaklamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11381,57 +11381,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Altyapı, sağlık ve sosyal hizmetlerden yoksun olmaları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bölgeyi sadece turizm alanı ilan etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir ülkenin gelişmişlik düzeyini ölçmek için kullanılan 'İnsani Gelişme Endeksi' (İGE) hesaplanırken aşağıdakilerden hangisi dikkate alınır?</a:t>
+              <a:t>İnsani Gelişme Endeksi (İGE) hesaplanırken aşağıdakilerden hangisi dikkate alınır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece ülkenin toplam ihracat miktarı</a:t>
+              <a:t>Ülkenin yüzölçümü ve doğal kaynak zenginliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ülkenin yüzölçümü ve doğal kaynak zenginliği</a:t>
+              <a:t>Ülkenin yıllık toplam dış borç miktarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ülkedeki toplam araç sayısı</a:t>
+              <a:t>Ülkenin askeri gücü ve ordu büyüklüğü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beklenen yaşam süresi, eğitim düzeyi ve kişi başına düşen gelir</a:t>
+              <a:t>Okullaşma oranı, yaşam süresi ve kişi başına düşen gelir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürdürülebilir kalkınma ve yeşil ekonomi anlayışının temel amacı nedir?</a:t>
+              <a:t>Sürdürülebilir kalkınmanın temel ilkesi aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekonomik büyümeyi çevresel değerleri koruyarak gerçekleştirmek</a:t>
+              <a:t>Doğal kaynakları gelecek nesillerin hakkını gözeterek kullanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğal kaynakları mümkün olan en kısa sürede tüketmek</a:t>
+              <a:t>Sadece sanayileşmiş ülkelerin büyümesini desteklemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tüketimi maksimum düzeye çıkararak refahı artırmak</a:t>
+              <a:t>Tüketimi artırarak üretimi sürekli kılmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanayileşmeyi durdurarak tamamen tarıma dönmek</a:t>
+              <a:t>Ekonomik büyümeyi çevresel faktörlerden bağımsız tutmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya Ticaret Örgütü'nün (DTÖ) temel işlevi aşağıdakilerden hangisidir?</a:t>
+              <a:t>Dünya Ticaret Örgütü'nün (DTÖ) temel kuruluş amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,111 +13262,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ülkelerin iç hukuk sistemlerini yönetmek</a:t>
+              <a:t>Sadece gelişmiş ülkeler arasında ticaret yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13374,117 +13374,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ülkeler arasındaki askeri sınırları belirlemek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Küresel ticaretin kurallarını belirleyerek engelleri azaltmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,57 +13492,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Uluslararası ticareti düzenlemek ve engelleri kaldırmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ülkelerin para birimlerini sabitlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Her ülkeye eşit miktarda ürün kotası belirlemek</a:t>
+              <a:t>Ülkeler arası sınırları tamamen kaldırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa Birliği (AB) gibi bölgesel entegrasyonların temel hedeflerinden biri aşağıdakilerden hangisidir?</a:t>
+              <a:t>Avrupa Birliği (AB) gibi bölgesel entegrasyonların temel ekonomik getirisi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,57 +13999,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Diğer kıtalarla olan tüm ticaret ilişkilerini kesmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Üye ülkeler arasında gümrük vergilerinin kaldırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,111 +14123,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üye ülkelerin ordularını tamamen feshetmek</a:t>
+              <a:t>Üye ülkelerin tüm topraklarını ortak kullanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14235,57 +14235,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Üye ülkeler arasındaki ekonomik ve siyasi iş birliğini geliştirmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dış ülkelerle ticaretin tamamen yasaklanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üye ülkelerin dillerini tek bir dilde birleştirmek</a:t>
+              <a:t>Üye ülkelerin kendi para birimlerini yasaklaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,111 +14630,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jeopolitik açıdan 'güç merkezleri' değerlendirildiğinde, günümüzde bir ülkenin gücünü belirleyen temel unsur hangisidir?</a:t>
+              <a:t>Jeopolitik güç merkezleri bağlamında, bir ülkenin 'yumuşak gücü' aşağıdakilerden hangisiyle ölçülür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14742,57 +14742,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece ordusunun büyüklüğü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kültürel etki, diplomasi ve eğitim başarısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,111 +14866,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ülkenin sadece tarımsal üretim kapasitesi</a:t>
+              <a:t>Stratejik maden rezervleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,57 +14978,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ekonomik, teknolojik ve askeri kapasitenin birleşimi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Nükleer silah kapasitesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ülkenin tarihsel geçmişi ve hanedanlık yapısı</a:t>
+              <a:t>Askeri operasyon kabiliyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin jeopolitik konumunun sağladığı en büyük avantaj aşağıdakilerden hangisidir?</a:t>
+              <a:t>Türkiye'nin jeopolitik konumunu etkileyen en önemli kalıcı faktör aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,111 +15491,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeraltı kaynakları bakımından dünyanın en zengin ülkesi olması</a:t>
+              <a:t>Modern sanayi tesislerinin sayısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15603,57 +15603,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Üç kıtayı birbirine bağlayan köprü niteliğinde olması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yıllık yağış miktarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,111 +15727,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en büyük okyanuslarına doğrudan kıyısı olması</a:t>
+              <a:t>Ülke içindeki nüfus yoğunluğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tüm komşularıyla aynı siyasi sisteme sahip olması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Asya ve Avrupa kıtaları arasında köprü olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğu Akdeniz'de son yıllarda yaşanan enerji rekabetinin temel nedeni nedir?</a:t>
+              <a:t>Doğu Akdeniz'de yaşanan enerji rekabetinin temel sebebi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bölgedeki yoğun balıkçılık faaliyetleri</a:t>
+              <a:t>Bölgedeki balıkçılık kaynaklarının paylaşımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,111 +16352,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bölgenin yoğun turizm potansiyeli</a:t>
+              <a:t>Bölgedeki tatlı su kaynaklarının azlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16464,117 +16464,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tarihi eserlerin korunması konusundaki anlaşmazlıklar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Deniz tabanındaki hidrokarbon rezervlerinin varlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16582,57 +16582,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Keşfedilen zengin doğal gaz ve petrol yatakları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Turizm gelirlerinin bölüştürülmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küresel su sorununun çözümünde 'sanal su' kavramı neyi ifade eder?</a:t>
+              <a:t>İklim değişikliği sonucunda Türkiye'nin iç bölgelerinde beklenen temel değişiklik nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,111 +16977,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeraltı su kaynaklarının yapay yollarla beslenmesi</a:t>
+              <a:t>Yağış miktarında artış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17089,57 +17089,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bir ürünün üretimi için harcanan toplam su miktarı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sürekli kış koşulları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,111 +17213,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deniz suyunun arıtılarak içme suyuna dönüştürülmesi</a:t>
+              <a:t>Deniz seviyesinin yükselmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17325,57 +17325,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Geri dönüştürülmüş atık suların tarımda kullanımı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kuraklaşma ve çölleşme riski</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk Boğazlarının (İstanbul ve Çanakkale) stratejik önemi en çok hangi faktörle ilgilidir?</a:t>
+              <a:t>Türk Boğazlarının (İstanbul ve Çanakkale) uluslararası stratejik önemi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,57 +17714,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bölgedeki tatlı su kaynaklarının bolluğu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Karadeniz'e kıyısı olan ülkelerin dünya denizlerine tek çıkış noktası olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boğazların sadece turistik amaçlı kullanılması</a:t>
+              <a:t>İklim değişikliğini engellemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,111 +17956,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boğazların çok derin olması nedeniyle büyük gemilerin geçişine izin vermesi</a:t>
+              <a:t>Dünyanın en derin boğazları olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Karadeniz'e kıyısı olan ülkelerin dünya denizlerine açılan tek kapısı olması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece Türkiye'nin ticaretine hizmet etmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi doğal afet riskini azaltmak için uygulanan 'sakınım' planlamalarından biri değildir?</a:t>
+              <a:t>Doğal afet riski yönetimi sürecinde 'zarar azaltma' aşamasında aşağıdakilerden hangisi öncelikli olarak uygulanmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Afet sonrası yardım ekiplerinin kurulması</a:t>
+              <a:t>Depreme dayanıklı yapıların inşası ve imar planlarının denetlenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fay hatları üzerine yerleşim yasağı getirilmesi</a:t>
+              <a:t>Afet sonrası acil yardım ekiplerinin bölgeye sevki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deprem yönetmeliğine uygun yapı denetimi</a:t>
+              <a:t>Afetzedeler için geçici barınma alanlarının oluşturulması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dere yataklarının imara kapatılması</a:t>
+              <a:t>Afet sonrası hasar tespit çalışmalarının yürütülmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paris Anlaşması'nın temel amacı aşağıdakilerden hangisidir?</a:t>
+              <a:t>İklim değişikliğinin bölgesel etkileri göz önüne alındığında, Akdeniz Havzası'nda yaşanması beklenen en temel sorun aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gelişmekte olan ülkelere doğrudan nakit yardımı sağlamak</a:t>
+              <a:t>Buzul erimelerine bağlı deniz seviyesi yükselmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,111 +19324,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okyanuslardaki plastik kirliliğini bitirmek</a:t>
+              <a:t>Tundra ekosisteminin ormanlara dönüşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19436,117 +19436,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Küresel sıcaklık artışını 2 derece ile sınırlandırmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tropikal siklonların sıklığının artması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19554,57 +19554,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nükleer enerji kullanımını tamamen yasaklamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şiddetli kuraklık ve su kaynaklarının azalması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,111 +19831,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İklim değişikliği sonucunda Türkiye'nin iç bölgelerinde beklenen temel değişiklik nedir?</a:t>
+              <a:t>Küresel su sorununa yönelik sürdürülebilir bir çözüm olarak aşağıdakilerden hangisi gösterilebilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19943,57 +19943,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yağış miktarında artış</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atık suların geri kazanımı ve damla sulama sistemlerinin teşviki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürekli kış koşulları</a:t>
+              <a:t>Akarsuların yönünün kalıcı olarak değiştirilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,111 +20185,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deniz seviyesinin yükselmesi</a:t>
+              <a:t>Yeraltı sularının daha yoğun bir şekilde kullanılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kuraklaşma ve çölleşme riski</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tarımda geleneksel salma sulama yöntemlerinin yaygınlaştırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi iklim değişikliğine uyum (adaptasyon) stratejilerinden biridir?</a:t>
+              <a:t>Gıda güvensizliği ile mücadele eden bir ülkede uygulanacak en etkili tarım politikası aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fosil yakıt kullanımını artırmak</a:t>
+              <a:t>Tarımsal üretimi tamamen bırakıp gıdayı ithal etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ormanları tarım arazisine çevirmek</a:t>
+              <a:t>Sadece nakit getirisi yüksek olan endüstri bitkilerine odaklanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kömür santrallerini kapatmak</a:t>
+              <a:t>Tarım arazilerini sanayi bölgelerine dönüştürerek kalkınmayı sağlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuraklığa dayanıklı tarım ürünleri geliştirmek</a:t>
+              <a:t>Yerli tohum kullanımını teşvik ederek tarımsal verimliliği artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğal afet riski yönetiminde 'erken uyarı sistemleri' en çok hangi afette hayati öneme sahiptir?</a:t>
+              <a:t>Enerji güvenliğini sağlamak isteyen bir ülkenin 'enerji dönüşümü' kapsamında yapması gereken en mantıklı hamle nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,111 +21435,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deprem</a:t>
+              <a:t>Enerji verimliliğini düşürerek tüketimi artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,117 +21547,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Heyelan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yenilenebilir enerji kaynaklarının toplam enerji portföyündeki payını yükseltmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21665,57 +21665,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tsunami</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fosil yakıt rezervlerine olan bağımlılığı artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaya düşmesi</a:t>
+              <a:t>Enerji üretiminde kömür santrallerinin sayısını artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küresel iklim değişikliği ile biyoçeşitlilik arasındaki ilişki düşünüldüğünde, aşağıdakilerden hangisi yanlıştır?</a:t>
+              <a:t>Küresel göç hareketlerinin temel itici güçlerinden biri olan 'siyasi istikrarsızlık' ve 'çatışmalar', en çok hangi göç türünü tetiklemektedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,111 +22178,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Isınan denizler mercan beyazlamasına yol açar</a:t>
+              <a:t>Mevsimlik işçi göçü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22290,117 +22290,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İklim değişikliği biyoçeşitliliği artırır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eğitim amaçlı göç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,57 +22408,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Türler yaşam alanı bulamadığı için göç eder</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mülteci ve sığınmacı göçü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Buzulların erimesi kutup ekosistemini bozar</a:t>
+              <a:t>Beyin göçü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi sera gazı emisyonunu azaltmaya yönelik bir küresel politikadır?</a:t>
+              <a:t>Hızla büyüyen şehirlerde ortaya çıkan 'gecekondu' veya 'slum' alanlarının temel sorunu aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orman alanlarını azaltmak</a:t>
+              <a:t>Şehir merkezine uzak olmaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,111 +23039,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deniz ulaşımını yasaklamak</a:t>
+              <a:t>Sanayi bölgelerine çok yakın konumlanmaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23151,117 +23151,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Karbon vergisi uygulamaları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Nüfus yoğunluğunun çok düşük olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23269,57 +23269,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Endüstriyel tarımı teşvik etmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Altyapı, sağlık ve sosyal hizmetlerden yoksun olmaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Afet yönetimi sürecinde 'iyileştirme' evresinin temel amacı nedir?</a:t>
+              <a:t>Bir ülkenin gelişmişlik düzeyini ölçmek için kullanılan 'İnsani Gelişme Endeksi' (İGE) hesaplanırken aşağıdakilerden hangisi dikkate alınır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hasar tespiti yapmak</a:t>
+              <a:t>Sadece ülkenin toplam ihracat miktarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Afet öncesi önlem almak</a:t>
+              <a:t>Ülkenin yüzölçümü ve doğal kaynak zenginliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Afet anında kurtarma yapmak</a:t>
+              <a:t>Ülkedeki toplam araç sayısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayatı normal akışına döndürmek</a:t>
+              <a:t>Beklenen yaşam süresi, eğitim düzeyi ve kişi başına düşen gelir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küresel ısınmanın deniz seviyeleri üzerindeki en belirgin etkisi aşağıdakilerden hangisidir?</a:t>
+              <a:t>Sürdürülebilir kalkınma ve yeşil ekonomi anlayışının temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kıyı ovalarının sular altında kalması</a:t>
+              <a:t>Ekonomik büyümeyi çevresel değerleri koruyarak gerçekleştirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okyanus akıntılarının durması</a:t>
+              <a:t>Doğal kaynakları mümkün olan en kısa sürede tüketmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kıyı çizgilerinin gerilemesi</a:t>
+              <a:t>Tüketimi maksimum düzeye çıkararak refahı artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deniz suyunun tatlılaşması</a:t>
+              <a:t>Sanayileşmeyi durdurarak tamamen tarıma dönmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,111 +25032,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gıda güvensizliği ile mücadele eden bir ülkede, tarım politikası olarak aşağıdakilerden hangisinin uygulanması en sürdürülebilir yöntemdir?</a:t>
+              <a:t>Aşağıdakilerden hangisi iklim değişikliğine uyum (adaptasyon) stratejilerinden biridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25144,57 +25144,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yerel tohumların korunması ve verimliliğin artırılması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fosil yakıt kullanımını artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarımsal arazilerin sanayi bölgelerine dönüştürülmesi</a:t>
+              <a:t>Ormanları tarım arazisine çevirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,111 +25386,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarımsal üretimin tamamen dış pazara endekslenmesi</a:t>
+              <a:t>Kömür santrallerini kapatmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25498,57 +25498,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece nakit getiren endüstriyel ürünlerin ekilmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kuraklığa dayanıklı tarım ürünleri geliştirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de sel ve taşkın riskinin en yüksek olduğu bölgeler genellikle neresidir?</a:t>
+              <a:t>Dünya Ticaret Örgütü'nün (DTÖ) temel işlevi aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,111 +25893,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İç Anadolu</a:t>
+              <a:t>Ülkelerin iç hukuk sistemlerini yönetmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26005,117 +26005,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Karadeniz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ülkeler arasındaki askeri sınırları belirlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26123,57 +26123,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğu Anadolu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Uluslararası ticareti düzenlemek ve engelleri kaldırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneydoğu Anadolu</a:t>
+              <a:t>Her ülkeye eşit miktarda ürün kotası belirlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enerji güvenliğini sağlamak için ülkelerin 'enerji sepetini çeşitlendirmesi' ne anlama gelir?</a:t>
+              <a:t>Doğal afet riski yönetiminde 'erken uyarı sistemleri' en çok hangi afette hayati öneme sahiptir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enerjinin iletim hatlarını tek bir ülkeye bağlamak</a:t>
+              <a:t>Deprem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece tek bir enerji kaynağına bağımlı kalmak</a:t>
+              <a:t>Heyelan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enerji üretiminde yenilenebilir kaynakların payını artırmak</a:t>
+              <a:t>Tsunami</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enerji ithalatını tamamen durdurmak</a:t>
+              <a:t>Kaya düşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küresel göç hareketlerinde 'itici faktörler' arasında aşağıdakilerden hangisi yer alır?</a:t>
+              <a:t>Küresel iklim değişikliği ile biyoçeşitlilik arasındaki ilişki düşünüldüğünde, aşağıdakilerden hangisi yanlıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,111 +27379,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gidilen ülkedeki iş olanaklarının fazlalığı</a:t>
+              <a:t>Isınan denizler mercan beyazlamasına yol açar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27491,57 +27491,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Daha iyi eğitim alma isteği</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İklim değişikliği biyoçeşitliliği artırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,111 +27615,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gidilen ülkedeki yüksek yaşam standartları</a:t>
+              <a:t>Türler yaşam alanı bulamadığı için göç eder</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27727,57 +27727,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Savaş, çatışma ve etnik baskılar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Buzulların erimesi kutup ekosistemini bozar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,111 +28004,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şehirleşme sorunlarından olan 'slum' (gecekondu) bölgelerinin iyileştirilmesinde en etkili yöntem nedir?</a:t>
+              <a:t>Aşağıdakilerden hangisi sera gazı emisyonunu azaltmaya yönelik bir küresel politikadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28116,57 +28116,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Altyapı, sağlık ve eğitim hizmetlerini bölgeye götürmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Orman alanlarını azaltmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,111 +28240,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bölge halkını zorla kırsal kesime geri göndermek</a:t>
+              <a:t>Deniz ulaşımını yasaklamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28352,57 +28352,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bölgeyi tamamen yıkıp yerleşimi yasaklamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Karbon vergisi uygulamaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bölgeyi sadece turizm alanı ilan etmek</a:t>
+              <a:t>Endüstriyel tarımı teşvik etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsani Gelişme Endeksi (İGE) hesaplanırken aşağıdakilerden hangisi dikkate alınır?</a:t>
+              <a:t>Afet yönetimi sürecinde 'iyileştirme' evresinin temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ülkenin yüzölçümü ve doğal kaynak zenginliği</a:t>
+              <a:t>Hasar tespiti yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ülkenin yıllık toplam dış borç miktarı</a:t>
+              <a:t>Afet öncesi önlem almak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ülkenin askeri gücü ve ordu büyüklüğü</a:t>
+              <a:t>Afet anında kurtarma yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okullaşma oranı, yaşam süresi ve kişi başına düşen gelir</a:t>
+              <a:t>Hayatı normal akışına döndürmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürdürülebilir kalkınmanın temel ilkesi aşağıdakilerden hangisidir?</a:t>
+              <a:t>Küresel ısınmanın deniz seviyeleri üzerindeki en belirgin etkisi aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğal kaynakları gelecek nesillerin hakkını gözeterek kullanmak</a:t>
+              <a:t>Kıyı ovalarının sular altında kalması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece sanayileşmiş ülkelerin büyümesini desteklemek</a:t>
+              <a:t>Okyanus akıntılarının durması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tüketimi artırarak üretimi sürekli kılmak</a:t>
+              <a:t>Kıyı çizgilerinin gerilemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekonomik büyümeyi çevresel faktörlerden bağımsız tutmak</a:t>
+              <a:t>Deniz suyunun tatlılaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>