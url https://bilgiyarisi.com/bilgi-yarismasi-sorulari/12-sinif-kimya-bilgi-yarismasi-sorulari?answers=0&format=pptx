--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki fonksiyonel gruplardan hangisi bir ester molekülünde bulunur?</a:t>
+              <a:t>Glikoliz olayı hücrenin hangi kısmında gerçekleşir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>-COO-</a:t>
+              <a:t>Çekirdek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>-OH</a:t>
+              <a:t>Sitoplazma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>-COOH</a:t>
+              <a:t>Mitokondri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>-CHO</a:t>
+              <a:t>Ribozom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kimyasal denge halindeki bir sisteme dışarıdan bir etki yapıldığında, sistem bu etkiyi azaltacak yönde tepki verir. Bu ilke hangisidir?</a:t>
+              <a:t>Krebs döngüsüne giren temel molekül nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hess Yasası</a:t>
+              <a:t>Gliserol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avogadro Yasası</a:t>
+              <a:t>Amino asit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Le Chatelier İlkesi</a:t>
+              <a:t>Glikoz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Henry Yasası</a:t>
+              <a:t>Asetil CoA</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurşunlu akümülatörlerde deşarj sırasında anot ve katot üzerinde oluşan temel madde nedir?</a:t>
+              <a:t>Katabolizma ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurşun(IV) oksit</a:t>
+              <a:t>Depolama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurşun(II) sülfat</a:t>
+              <a:t>Sentez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sülfürik asit</a:t>
+              <a:t>Yapım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Saf kurşun</a:t>
+              <a:t>Yıkım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aspirin sentezinde salisilik asit ile tepkimeye girerek asetil salisilik asidi oluşturan kimyasal madde nedir?</a:t>
+              <a:t>Aşağıdakilerden hangisi enerji verici bir biyomoleküldür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Etil alkol</a:t>
+              <a:t>Su</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asetik anhidrit</a:t>
+              <a:t>Mineral</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fenol</a:t>
+              <a:t>Yağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sodyum bikarbonat</a:t>
+              <a:t>Vitamin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gıda kimyasında kullanılan koruyucu maddelerin temel amacı nedir?</a:t>
+              <a:t>Glikolizde indirgenen koenzim hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gıdanın kıvamını koyulaştırmak</a:t>
+              <a:t>CoA</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gıdanın tadını artırmak</a:t>
+              <a:t>NAD+</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gıdaya renk vermek</a:t>
+              <a:t>FAD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mikrobiyal bozulmayı engellemek</a:t>
+              <a:t>ATP</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kozmetik ürünlerde nem tutucu (humektan) olarak en yaygın kullanılan bileşik hangisidir?</a:t>
+              <a:t>Mitokondride üretilen ATP'nin temel kaynağı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Benzen</a:t>
+              <a:t>Glikoliz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gliserin</a:t>
+              <a:t>Oksidatif fosforilasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aseton</a:t>
+              <a:t>Glikojenoliz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sodyum klorür</a:t>
+              <a:t>Fermentasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Su arıtma süreçlerinde suda bulunan sertliği gidermek için kullanılan en yaygın yöntem aşağıdakilerden hangisidir?</a:t>
+              <a:t>Krebs döngüsü hangi isimle de anılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aktif karbon filtrasyonu</a:t>
+              <a:t>Sitrik asit döngüsü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ozonlama</a:t>
+              <a:t>Glikoliz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Klorlama</a:t>
+              <a:t>Calvin döngüsü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İyon değiştirme reçineleri</a:t>
+              <a:t>Üre döngüsü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Organik bileşiklerde fonksiyonel grupların belirlenmesinde, bileşiğin karbonil grubu içerip içermediğini anlamak için hangisi kullanılır?</a:t>
+              <a:t>Aşağıdaki fonksiyonel gruplardan hangisi bir ester molekülünde bulunur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fehling çözeltisi</a:t>
+              <a:t>-COO-</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baeyer ayıracı</a:t>
+              <a:t>-OH</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sodyum metali</a:t>
+              <a:t>-COOH</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bromlu su</a:t>
+              <a:t>-CHO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki polimerlerden hangisi, monomerlerinin polimerleşmesi sırasında küçük bir molekülün (genellikle su) açığa çıktığı kondenzasyon polimerizasyonu ile oluşur?</a:t>
+              <a:t>Polimerleşme tepkimelerinde monomerlerin birbirine bağlanmasıyla oluşan yapıda, yan ürün olarak su veya küçük molekül çıkışı oluyorsa bu polimerleşme türü nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polipropilen</a:t>
+              <a:t>Kondenzasyon polimerleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polistiren</a:t>
+              <a:t>Katılma polimerleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polietilen</a:t>
+              <a:t>Radikalik polimerleşme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polietilen tereftalat (PET)</a:t>
+              <a:t>İyonik polimerleşme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Biyokimyasal süreçlerde temel enerji kaynağı olan glikozun, sitoplazmada pirüvata dönüştüğü metabolik yol aşağıdakilerden hangisidir?</a:t>
+              <a:t>Hücrede enerji üretiminde merkezi bir rol oynayan Krebs döngüsü, ökaryotik hücrelerde nerede gerçekleşir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Glikoliz</a:t>
+              <a:t>Endoplazmik retikulum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Krebs döngüsü</a:t>
+              <a:t>Ribozom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beta oksidasyonu</a:t>
+              <a:t>Sitoplazma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oksidatif fosforilasyon</a:t>
+              <a:t>Mitokondri matrisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hücrede lipid metabolizması sırasında yağ asitlerinin parçalanarak Asetil-CoA oluşumunu sağlayan süreç hangisidir?</a:t>
+              <a:t>Glikoliz evresi sonucunda bir glikoz molekülünden elde edilen net ATP ve NADH miktarı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Transaminasyon</a:t>
+              <a:t>2 ATP, 4 NADH</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektron taşıma sistemi</a:t>
+              <a:t>2 ATP, 2 NADH</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Glikoneojenez</a:t>
+              <a:t>8 ATP, 1 NADH</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beta oksidasyonu</a:t>
+              <a:t>4 ATP, 2 NADH</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polimerleşme tepkimelerinde monomerlerin birbirine bağlanmasıyla oluşan yapıda, yan ürün olarak su veya küçük molekül çıkışı oluyorsa bu polimerleşme türü nedir?</a:t>
+              <a:t>Krebs döngüsü sonucunda hangi molekül açığa çıkar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kondenzasyon polimerleşmesi</a:t>
+              <a:t>CO2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katılma polimerleşmesi</a:t>
+              <a:t>Yağ asidi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Radikalik polimerleşme</a:t>
+              <a:t>Glikoz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İyonik polimerleşme</a:t>
+              <a:t>O2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Protein sentezinde, DNA üzerindeki genetik bilginin mRNA'ya aktarılması sürecine ne ad verilir?</a:t>
+              <a:t>Lipid metabolizması kapsamında yağ asitlerinin parçalanarak Asetil-CoA oluşturduğu sürece ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Transkripsiyon</a:t>
+              <a:t>Glikoneojenez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Replikasyon</a:t>
+              <a:t>Transaminasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mutasyon</a:t>
+              <a:t>Beta oksidasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Translasyon</a:t>
+              <a:t>Pentoz fosfat yolu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir asit-baz titrasyonunda dönüm noktasını belirlemek için kullanılan zayıf bir organik asit veya baz olan maddeye ne denir?</a:t>
+              <a:t>Protein sentezinde mRNA üzerindeki kodonların okunarak uygun amino asitlerin dizilmesi süreci nerede gerçekleşir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Standart çözelti</a:t>
+              <a:t>Ribozom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Analit</a:t>
+              <a:t>Çekirdek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İndikatör</a:t>
+              <a:t>Golgi aygıtı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tampon çözelti</a:t>
+              <a:t>Lizozom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moleküllerin elektromanyetik ışımayı soğurma prensibine dayanan ve özellikle fonksiyonel grupların tayininde kullanılan yöntem hangisidir?</a:t>
+              <a:t>Titrimetrik analiz yönteminde, analiz edilen çözeltinin derişimini belirlemek için kullanılan, derişimi tam olarak bilinen çözeltiye ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kızılötesi (IR) spektroskopisi</a:t>
+              <a:t>Eşdeğerlik noktası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gaz kromatografisi</a:t>
+              <a:t>İndikatör</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Titrimetri</a:t>
+              <a:t>Standart çözelti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kütle spektrometrisi</a:t>
+              <a:t>Tampon çözelti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir kimyasal tepkimenin hızını belirleyen en yavaş basamağa ne ad verilir?</a:t>
+              <a:t>Moleküllerin IR (Kızılötesi) spektroskopisi ile analiz edilmesinin temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hız basamağı</a:t>
+              <a:t>Çözünürlük oranını ölçmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tepkime mekanizması</a:t>
+              <a:t>Elektronik geçişleri incelemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aktifleşmiş kompleks</a:t>
+              <a:t>Molekülün kütlesini belirlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denge basamağı</a:t>
+              <a:t>Fonksiyonel grupları tanımlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kimyasal denge anında ileri tepkime hızı ile geri tepkime hızı arasındaki ilişki nasıldır?</a:t>
+              <a:t>Bir tepkimenin hız sabitini (k) sıcaklık dışında değiştiren temel faktör nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geri tepkime hızı daha büyüktür.</a:t>
+              <a:t>Kaptaki hacim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İleri tepkime hızı sıfırdır.</a:t>
+              <a:t>Basınç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İleri tepkime hızı geri tepkime hızına eşittir.</a:t>
+              <a:t>Derisim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tepkimeler durmuştur.</a:t>
+              <a:t>Katalizör</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lityum iyon pillerin çalışma prensibiyle ilgili aşağıdaki ifadelerden hangisi doğrudur?</a:t>
+              <a:t>Kimyasal denge halindeki bir sisteme dışarıdan bir etki yapıldığında, sistem bu etkiyi azaltacak yönde tepki verir. Bu ilke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektrotlarında sadece su kullanılır.</a:t>
+              <a:t>Hess Yasası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kimyasal enerji doğrudan ısıya dönüşür.</a:t>
+              <a:t>Avogadro Yasası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece tek kullanımlıktırlar.</a:t>
+              <a:t>Le Chatelier İlkesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şarj edilebilirler.</a:t>
+              <a:t>Henry Yasası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aspirin sentezinde salisilik asidin hangi maddeyle tepkimeye girmesi sonucu asetilsalisilik asit elde edilir?</a:t>
+              <a:t>Kurşunlu akümülatörlerde deşarj sırasında anot ve katot üzerinde oluşan temel madde nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Etanol</a:t>
+              <a:t>Kurşun(IV) oksit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Formik asit</a:t>
+              <a:t>Kurşun(II) sülfat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asetik anhidrit</a:t>
+              <a:t>Sülfürik asit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metanol</a:t>
+              <a:t>Saf kurşun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gıda kimyasında, gıdaların bozulmasını önlemek veya raf ömrünü uzatmak için eklenen maddelere ne denir?</a:t>
+              <a:t>Aspirin sentezinde salisilik asit ile tepkimeye girerek asetil salisilik asidi oluşturan kimyasal madde nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tatlandırıcı</a:t>
+              <a:t>Etil alkol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Emülgatör</a:t>
+              <a:t>Asetik anhidrit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koruyucu (preservatif)</a:t>
+              <a:t>Fenol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kıvam artırıcı</a:t>
+              <a:t>Sodyum bikarbonat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kozmetik ürünlerde pH dengesini sağlamak veya cildin nemini tutmak amacıyla kullanılan maddelerle ilgili aşağıdakilerden hangisi yanlıştır?</a:t>
+              <a:t>Gıda kimyasında kullanılan koruyucu maddelerin temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Emülgatörler yağ ve suyun karışmasını sağlar.</a:t>
+              <a:t>Gıdanın kıvamını koyulaştırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gliserin nemlendirici olarak kullanılır.</a:t>
+              <a:t>Gıdanın tadını artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parabenler koruyucu olarak tercih edilir.</a:t>
+              <a:t>Gıdaya renk vermek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kozmetikler tamamen kimyasal içermeyen doğal ürünlerdir.</a:t>
+              <a:t>Mikrobiyal bozulmayı engellemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çevre kimyasında suyun sertliğini gidermek veya ağır metalleri uzaklaştırmak için yapılan işleme ne denir?</a:t>
+              <a:t>Kozmetik ürünlerde nem tutucu (humektan) olarak en yaygın kullanılan bileşik hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sublimasyon</a:t>
+              <a:t>Benzen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Distilasyon</a:t>
+              <a:t>Gliserin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koagülasyon</a:t>
+              <a:t>Aseton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektroliz</a:t>
+              <a:t>Sodyum klorür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hücrede enerji üretiminde merkezi bir rol oynayan Krebs döngüsü, ökaryotik hücrelerde nerede gerçekleşir?</a:t>
+              <a:t>Metabolizmada ATP'nin temel görevi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Endoplazmik retikulum</a:t>
+              <a:t>Yapı taşı olmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ribozom</a:t>
+              <a:t>DNA sentezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sitoplazma</a:t>
+              <a:t>Enerji transferi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mitokondri matrisi</a:t>
+              <a:t>Enzimleri durdurmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kimya kariyer alanları incelendiğinde, ilaç geliştirme süreçlerinde moleküler tasarım yapan uzmanlara ne ad verilir?</a:t>
+              <a:t>Su arıtma süreçlerinde suda bulunan sertliği gidermek için kullanılan en yaygın yöntem aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gıda teknikeri</a:t>
+              <a:t>Aktif karbon filtrasyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tıbbi kimyager</a:t>
+              <a:t>Ozonlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jeokimyager</a:t>
+              <a:t>Klorlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metalürji mühendisi</a:t>
+              <a:t>İyon değiştirme reçineleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki bileşiklerden hangisi bir karboksilik asit türevi olan ester sınıfına aittir?</a:t>
+              <a:t>Organik bileşiklerde fonksiyonel grupların belirlenmesinde, bileşiğin karbonil grubu içerip içermediğini anlamak için hangisi kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CH3CH2OH</a:t>
+              <a:t>Fehling çözeltisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CH3COCH3</a:t>
+              <a:t>Baeyer ayıracı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CH3CHO</a:t>
+              <a:t>Sodyum metali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CH3COOCH3</a:t>
+              <a:t>Bromlu su</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkollerin yükseltgenmesi sonucu oluşan ilk kararlı ürün aşağıdakilerden hangisidir?</a:t>
+              <a:t>Aşağıdaki polimerlerden hangisi, monomerlerinin polimerleşmesi sırasında küçük bir molekülün (genellikle su) açığa çıktığı kondenzasyon polimerizasyonu ile oluşur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eter</a:t>
+              <a:t>Polipropilen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aldehit</a:t>
+              <a:t>Polistiren</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkan</a:t>
+              <a:t>Polietilen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alken</a:t>
+              <a:t>Polietilen tereftalat (PET)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polietilen (PE) polimeri hangi monomerin polimerleşmesi sonucu oluşur?</a:t>
+              <a:t>Biyokimyasal süreçlerde temel enerji kaynağı olan glikozun, sitoplazmada pirüvata dönüştüğü metabolik yol aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eten</a:t>
+              <a:t>Glikoliz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bütadien</a:t>
+              <a:t>Krebs döngüsü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Propen</a:t>
+              <a:t>Beta oksidasyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vinil klorür</a:t>
+              <a:t>Oksidatif fosforilasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi bir polimerin esnekliğini artırmak için eklenen katkı maddesidir?</a:t>
+              <a:t>Hücrede lipid metabolizması sırasında yağ asitlerinin parçalanarak Asetil-CoA oluşumunu sağlayan süreç hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stabilizatör</a:t>
+              <a:t>Transaminasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katalizör</a:t>
+              <a:t>Elektron taşıma sistemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antioksidan</a:t>
+              <a:t>Glikoneojenez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Plastikleştirici</a:t>
+              <a:t>Beta oksidasyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fenol bileşiği ile ilgili hangisi doğrudur?</a:t>
+              <a:t>Protein sentezinde, DNA üzerindeki genetik bilginin mRNA'ya aktarılması sürecine ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nötr karakterlidir</a:t>
+              <a:t>Transkripsiyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Suda çözünmez</a:t>
+              <a:t>Replikasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zayıf asit özelliği gösterir</a:t>
+              <a:t>Mutasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkol sınıfındadır</a:t>
+              <a:t>Translasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi bir kondenzasyon polimeridir?</a:t>
+              <a:t>Bir asit-baz titrasyonunda dönüm noktasını belirlemek için kullanılan zayıf bir organik asit veya baz olan maddeye ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polistiren</a:t>
+              <a:t>Standart çözelti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polipropilen</a:t>
+              <a:t>Analit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Naylon-6,6</a:t>
+              <a:t>İndikatör</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polietilen</a:t>
+              <a:t>Tampon çözelti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkil halojenürlerin bazik ortamda su ile tepkimesinden ne oluşur?</a:t>
+              <a:t>Moleküllerin elektromanyetik ışımayı soğurma prensibine dayanan ve özellikle fonksiyonel grupların tayininde kullanılan yöntem hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asit</a:t>
+              <a:t>Kızılötesi (IR) spektroskopisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Keton</a:t>
+              <a:t>Gaz kromatografisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkol</a:t>
+              <a:t>Titrimetri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eter</a:t>
+              <a:t>Kütle spektrometrisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi bir polimerin endüstriyel kullanım alanlarından biri değildir?</a:t>
+              <a:t>Bir kimyasal tepkimenin hızını belirleyen en yavaş basamağa ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ambalaj malzemeleri</a:t>
+              <a:t>Hız basamağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metal alaşım üretimi</a:t>
+              <a:t>Tepkime mekanizması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlaç kaplamaları</a:t>
+              <a:t>Aktifleşmiş kompleks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tekstil lifleri</a:t>
+              <a:t>Denge basamağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>R-CHO genel formülüne sahip bileşik sınıfı hangisidir?</a:t>
+              <a:t>Kimyasal denge anında ileri tepkime hızı ile geri tepkime hızı arasındaki ilişki nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ester</a:t>
+              <a:t>Geri tepkime hızı daha büyüktür.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aldehit</a:t>
+              <a:t>İleri tepkime hızı sıfırdır.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alkol</a:t>
+              <a:t>İleri tepkime hızı geri tepkime hızına eşittir.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Keton</a:t>
+              <a:t>Tepkimeler durmuştur.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Glikoliz evresi sonucunda bir glikoz molekülünden elde edilen net ATP ve NADH miktarı nedir?</a:t>
+              <a:t>Glikoliz sonucunda 1 mol glikozdan net kaç mol ATP üretilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2 ATP, 4 NADH</a:t>
+              <a:t>1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2 ATP, 2 NADH</a:t>
+              <a:t>32</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>8 ATP, 1 NADH</a:t>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4 ATP, 2 NADH</a:t>
+              <a:t>2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teflon (PTFE) polimerinin monomeri aşağıdakilerden hangisidir?</a:t>
+              <a:t>Lityum iyon pillerin çalışma prensibiyle ilgili aşağıdaki ifadelerden hangisi doğrudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stiren</a:t>
+              <a:t>Elektrotlarında sadece su kullanılır.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tetrafloroeten</a:t>
+              <a:t>Kimyasal enerji doğrudan ısıya dönüşür.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akrilik asit</a:t>
+              <a:t>Sadece tek kullanımlıktırlar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vinil klorür</a:t>
+              <a:t>Şarj edilebilirler.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lipid metabolizması kapsamında yağ asitlerinin parçalanarak Asetil-CoA oluşturduğu sürece ne ad verilir?</a:t>
+              <a:t>Krebs döngüsü hücrenin hangi organelinde gerçekleşir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Glikoneojenez</a:t>
+              <a:t>Ribozom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Transaminasyon</a:t>
+              <a:t>Golgi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beta oksidasyon</a:t>
+              <a:t>Mitokondri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pentoz fosfat yolu</a:t>
+              <a:t>Lizozom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Protein sentezinde mRNA üzerindeki kodonların okunarak uygun amino asitlerin dizilmesi süreci nerede gerçekleşir?</a:t>
+              <a:t>Aşağıdakilerden hangisi anabolik bir olaydır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ribozom</a:t>
+              <a:t>Sindirim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çekirdek</a:t>
+              <a:t>Fotosentez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Golgi aygıtı</a:t>
+              <a:t>Glikoliz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lizozom</a:t>
+              <a:t>Solunum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Titrimetrik analiz yönteminde, analiz edilen çözeltinin derişimini belirlemek için kullanılan, derişimi tam olarak bilinen çözeltiye ne ad verilir?</a:t>
+              <a:t>Glikoliz sırasında glikoz hangi moleküle dönüşür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eşdeğerlik noktası</a:t>
+              <a:t>Pirüvat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İndikatör</a:t>
+              <a:t>Sitrat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Standart çözelti</a:t>
+              <a:t>Asetil CoA</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tampon çözelti</a:t>
+              <a:t>Laktat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moleküllerin IR (Kızılötesi) spektroskopisi ile analiz edilmesinin temel amacı nedir?</a:t>
+              <a:t>ATP molekülü yapısında hangi bağı bulundurur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çözünürlük oranını ölçmek</a:t>
+              <a:t>Yüksek enerjili fosfat bağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elektronik geçişleri incelemek</a:t>
+              <a:t>Metalik bağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Molekülün kütlesini belirlemek</a:t>
+              <a:t>İyonik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fonksiyonel grupları tanımlamak</a:t>
+              <a:t>Hidrojen bağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir tepkimenin hız sabitini (k) sıcaklık dışında değiştiren temel faktör nedir?</a:t>
+              <a:t>Aşağıdakilerden hangisi metabolizmanın hızını etkileyen faktörlerden biridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaptaki hacim</a:t>
+              <a:t>Cam türü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Derisim</a:t>
+              <a:t>Enzimler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katalizör</a:t>
+              <a:t>Işık rengi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>