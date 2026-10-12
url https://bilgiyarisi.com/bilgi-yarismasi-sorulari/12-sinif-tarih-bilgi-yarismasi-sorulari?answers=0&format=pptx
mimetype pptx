--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Dünya Savaşı'nın çıkmasında etkili olan temel neden aşağıdakilerden hangisidir?</a:t>
+              <a:t>Arap Baharı ilk olarak hangi ülkede başlamıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Balkanlar'da Osmanlı Devleti'nin tekrar canlanma çabası</a:t>
+              <a:t>Mısır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Versay Antlaşması'nın getirdiği ağır yükümlülükler</a:t>
+              <a:t>Suriye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD'nin Avrupa ülkelerine ekonomik ambargo uygulaması</a:t>
+              <a:t>Libya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asya ülkelerinin Avrupa'ya karşı ortak savunma paktı kurması</a:t>
+              <a:t>Tunus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SSCB'nin çöküş sürecini hızlandıran 'açıklık' ve 'yeniden yapılanma' politikalarının mimarı kimdir?</a:t>
+              <a:t>Arap Baharı sonrasında Mısır'da yapılan ilk demokratik seçimi kim kazanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Leonid Brejnev</a:t>
+              <a:t>Enver Sedat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mihail Gorbaçov</a:t>
+              <a:t>Muhammed Mursi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boris Yeltsin</a:t>
+              <a:t>Abdulfettah Sisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nikita Kruşçev</a:t>
+              <a:t>Hüsnü Mübarek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1990 sonrası küreselleşme sürecinde dünya ekonomisinde görülen temel değişim nedir?</a:t>
+              <a:t>Bahreyn'de Arap Baharı sürecinde yaşanan gelişmelerin temel özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uluslararası ticaretin tamamen yasaklanması</a:t>
+              <a:t>Sömürgecilik karşıtlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kapalı ekonomi sistemine dönüş</a:t>
+              <a:t>Sünni-Şii gerilimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanayileşmenin sadece Avrupa ile sınırlanması</a:t>
+              <a:t>Tam demokrasi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sermaye ve bilginin sınırları aşarak serbest dolaşımı</a:t>
+              <a:t>Ekonomik refah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1990'larda Balkanlar'da yaşanan çatışmaların temel sebebi aşağıdakilerden hangisidir?</a:t>
+              <a:t>Arap Baharı'nın Orta Doğu'daki monarşik yönetimler üzerindeki etkisi genel olarak nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ortodoks ve Katolik kiliselerinin birleşme kararı</a:t>
+              <a:t>Daha az etkilenmişlerdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı Devleti'nin bölgeye tekrar müdahale etmesi</a:t>
+              <a:t>Tamamı yıkılmıştır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Balkan ülkelerinin NATO'ya girmek istememesi</a:t>
+              <a:t>Daha da güçlenmişlerdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yugoslavya'nın dağılması ve etnik milliyetçiliğin yükselmesi</a:t>
+              <a:t>Cumhuriyete geçmişlerdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de 1960 sonrası siyasi tarihte yaşanan 1960 Askeri Müdahalesi'nin temel gerekçesi olarak ne gösterilmiştir?</a:t>
+              <a:t>Arap Baharı'ndan sonra Orta Doğu'da ortaya çıkan 'istikrarsızlık' hangi kavramla açıklanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dış borçların ödenememesi</a:t>
+              <a:t>Ekonomik istikrar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin NATO'dan ayrılma kararı</a:t>
+              <a:t>Başarısız devletler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Komşu ülkelerle savaş çıkması</a:t>
+              <a:t>Küresel barış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Demokratik düzenin ve anayasal işleyişin bozulduğu iddiası</a:t>
+              <a:t>Demokratikleşme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa Birliği'nin oluşum sürecinde atılan ilk somut adım hangisidir?</a:t>
+              <a:t>Arap Baharı'nın 'Baharı' ifadesi neyi temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa Kömür ve Çelik Topluluğu'nun kurulması</a:t>
+              <a:t>Demokrasi umudunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Schengen Antlaşması</a:t>
+              <a:t>Kış mevsiminin sonunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Maastricht Antlaşması</a:t>
+              <a:t>Tarım mevsimini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Euro para birimine geçilmesi</a:t>
+              <a:t>Sıcak havayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arap Baharı'nın ortaya çıkışında etkili olan en önemli toplumsal talep aşağıdakilerden hangisidir?</a:t>
+              <a:t>Arap Baharı sürecinde Libya'ya yapılan askeri müdahalede yer alan uluslararası örgüt hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekonomik refah, özgürlük ve demokratikleşme</a:t>
+              <a:t>AB</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dini kuralların anayasal çerçevede daraltılması</a:t>
+              <a:t>OPEC</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha fazla askeri müdahale</a:t>
+              <a:t>NATO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa Birliği'ne anında üyelik</a:t>
+              <a:t>Varşova Paktı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı Devleti'nin parçalanarak paylaşılmak istenmesi</a:t>
+              <a:t>Balkanlar'da Osmanlı Devleti'nin tekrar canlanma çabası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rusya'da gerçekleşen Bolşevik İhtilali'nin tüm dünyaya yayılması</a:t>
+              <a:t>Versay Antlaşması'nın getirdiği ağır yükümlülükler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD'nin Avrupa'daki tüm kolonileri ele geçirme isteği</a:t>
+              <a:t>ABD'nin Avrupa ülkelerine ekonomik ambargo uygulaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Versay Antlaşması'nın ağır şartları ve Almanya'nın yayılmacı politikası</a:t>
+              <a:t>Asya ülkelerinin Avrupa'ya karşı ortak savunma paktı kurması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Holokost sürecinde Nazi yönetimi tarafından uygulanan 'Nihai Çözüm' politikasının hedefi nedir?</a:t>
+              <a:t>Holokost sürecinde Nazi ideolojisinin temel hedefi aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa'daki tüm azınlıkların başka kıtalara göç ettirilmesi</a:t>
+              <a:t>Sanayi devrimini tüm dünyada aynı anda başlatmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İşgal edilen bölgelerdeki sanayi tesislerinin millileştirilmesi</a:t>
+              <a:t>Sistematik bir şekilde Yahudileri ve muhalif grupları yok etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya içindeki tüm siyasi muhaliflerin yargılanması</a:t>
+              <a:t>Avrupa'da mutlak monarşileri yeniden tesis etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yahudi nüfusunun sistemli bir şekilde soykırıma uğratılması</a:t>
+              <a:t>Asya kıtasındaki sömürge sistemini güçlendirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güvenlik Konseyi</a:t>
+              <a:t>Uluslararası Adalet Divanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uluslararası Adalet Divanı</a:t>
+              <a:t>Genel Kurul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekonomik ve Sosyal Konsey</a:t>
+              <a:t>Güvenlik Konseyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genel Kurul</a:t>
+              <a:t>Vesayet Konseyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soğuk Savaş döneminde ABD ve SSCB arasında doğrudan bir çatışma yaşanmamasının temel nedeni nedir?</a:t>
+              <a:t>Soğuk Savaş döneminde ABD'nin Sovyet yayılmacılığını çevrelemek için uyguladığı politika hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nükleer silahların yarattığı 'dehşet dengesi'</a:t>
+              <a:t>Büyük Sıçrama Politikası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birleşmiş Milletler'in kesin yasakları</a:t>
+              <a:t>Doğuya Açılma Politikası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa devletlerinin iki süper gücü dengelemesi</a:t>
+              <a:t>Yumuşama Politikası (Detente)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İki devletin de ekonomik olarak çöküş yaşaması</a:t>
+              <a:t>Çevreleme Politikası (Containment)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Holokost sürecinde Nazi ideolojisinin temel hedefi aşağıdakilerden hangisidir?</a:t>
+              <a:t>Arap Baharı'nın Mısır'da devrilmesine yol açtığı lider kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanayi devrimini tüm dünyada aynı anda başlatmak</a:t>
+              <a:t>Beşşar Esad</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sistematik bir şekilde Yahudileri ve muhalif grupları yok etmek</a:t>
+              <a:t>Zeynel Abidin Bin Ali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa'da mutlak monarşileri yeniden tesis etmek</a:t>
+              <a:t>Muammer Kaddafi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asya kıtasındaki sömürge sistemini güçlendirmek</a:t>
+              <a:t>Hüsnü Mübarek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>NATO ve Varşova Paktı'nın kurulması temel olarak hangi süreci yansıtır?</a:t>
+              <a:t>NATO'nun kurulmasına karşılık Sovyetler Birliği'nin oluşturduğu askeri ittifak hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekonomik iş birliği ile kalkınma hamlelerini</a:t>
+              <a:t>Varşova Paktı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın iki kutuplu bir güvenlik sistemine bölünmesini</a:t>
+              <a:t>SEATO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sömürgecilik faaliyetlerinin tamamen sona ermesini</a:t>
+              <a:t>CENTO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küresel terörizme karşı ortak bir cephe oluşturulmasını</a:t>
+              <a:t>Bağdat Paktı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kore Savaşı'nın sonuçları göz önüne alındığında, bu savaşın en önemli etkisi nedir?</a:t>
+              <a:t>Kore Savaşı'nın sonuçları arasında aşağıdakilerden hangisi yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin NATO'ya üyelik sürecinin hızlanması</a:t>
+              <a:t>Çin'in Birleşmiş Milletler'den ihraç edilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuzey ve Güney Kore'nin tek bir çatı altında birleşmesi</a:t>
+              <a:t>Kore'nin tek bir yönetim altında birleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SSCB'nin tüm Asya kıtasından çekilmesi</a:t>
+              <a:t>Japonya'nın Kore üzerindeki egemenliğinin devam etmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'nın bölgedeki askeri gücünü artırması</a:t>
+              <a:t>Kuzey ve Güney Kore'nin 38. paralelde iki ayrı devlet olarak kalması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küba Füze Krizi'nin çözümüyle birlikte taraflar arasında başlayan yumuşama dönemine ne ad verilir?</a:t>
+              <a:t>Küba Füze Krizi'nin çözüme kavuşmasıyla ilgili olarak aşağıdakilerden hangisi doğrudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arap Baharı</a:t>
+              <a:t>Birleşmiş Milletler Küba'yı işgal etme kararı almıştır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Glasnost</a:t>
+              <a:t>SSCB, Küba'ya tam bağımsızlık statüsü kazandırmıştır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Perestroyka</a:t>
+              <a:t>Küba yönetimi tamamen ABD kontrolüne geçmiştir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Detant</a:t>
+              <a:t>ABD, Türkiye'deki Jüpiter füzelerini sökme garantisi vermiştir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Dünya Savaşı sonrasında Asya ve Afrika'da başlayan 'sömürgesizleşme' hareketinin temel motivasyonu nedir?</a:t>
+              <a:t>Sömürgesizleşme hareketlerinin hız kazanmasında etkili olan temel faktör aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Komünist blokun sömürgeleri işgal etmesi</a:t>
+              <a:t>II. Dünya Savaşı'ndan sonra Avrupa devletlerinin güç kaybetmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sömürgeci devletlerin ekonomik olarak güçlenmesi</a:t>
+              <a:t>ABD'nin tüm sömürgeleri askeri olarak işgal etmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ulusların kendi kaderini tayin hakkı arayışı</a:t>
+              <a:t>Avrupalı devletlerin kolonileri kendi istekleriyle terk etmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teknolojik gelişmelerin tarımı önemsiz kılması</a:t>
+              <a:t>Sömürge ülkelerinin sanayi devrimini tamamlamış olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1973 Petrol Krizi'nin dünyadaki en temel siyasi sonucu nedir?</a:t>
+              <a:t>1973 Petrol Krizi'nin temel nedeni aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Petrol üreten ülkelerin siyasi ve ekonomik gücünün artması</a:t>
+              <a:t>Sovyetler Birliği'nin tüm petrol piyasasını ele geçirmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyada sanayileşmenin terk edilerek tarıma dönülmesi</a:t>
+              <a:t>OPEC ülkelerinin İsrail'i destekleyen ülkelere ambargo uygulaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küresel ticaretin tamamen durma noktasına gelmesi</a:t>
+              <a:t>Dünyadaki petrol yataklarının tamamen tükenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD'nin Ortadoğu'dan tamamen çekilmesi</a:t>
+              <a:t>ABD'nin petrol üretimini tamamen durdurması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SSCB'nin çöküşüne zemin hazırlayan 'Glasnost' ve 'Perestroyka' politikalarının mimarı kimdir?</a:t>
+              <a:t>SSCB'nin çöküş sürecini hızlandıran 'açıklık' ve 'yeniden yapılanma' politikalarının mimarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1990 sonrası küreselleşme sürecinin temel özelliği aşağıdakilerden hangisidir?</a:t>
+              <a:t>1990 sonrası küreselleşme sürecinde dünya ekonomisinde görülen temel değişim nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uluslararası kültürel etkileşimin tamamen yasaklanması</a:t>
+              <a:t>Uluslararası ticaretin tamamen yasaklanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Demokratik rejimlerin tüm dünyada sona ermesi</a:t>
+              <a:t>Kapalı ekonomi sistemine dönüş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınırların ve iletişimin ekonomik olarak iç içe geçmesi</a:t>
+              <a:t>Sanayileşmenin sadece Avrupa ile sınırlanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ulus devletlerin kendi içine kapanarak dış ticareti kesmesi</a:t>
+              <a:t>Sermaye ve bilginin sınırları aşarak serbest dolaşımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1990'lı yıllarda Balkanlar'da yaşanan çatışmaların temelinde yatan en önemli unsur nedir?</a:t>
+              <a:t>1990'larda Balkanlar'da yaşanan çatışmaların temel sebebi aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bölge ülkelerinin Avrupa Birliği'ne aynı anda girmesi</a:t>
+              <a:t>Ortodoks ve Katolik kiliselerinin birleşme kararı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rusya'nın bölgedeki tüm halkları tek bir devlette birleştirmesi</a:t>
+              <a:t>Osmanlı Devleti'nin bölgeye tekrar müdahale etmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bölgedeki etnik ve dini farklılıkların çatışmaya dönüşmesi</a:t>
+              <a:t>Balkan ülkelerinin NATO'ya girmek istememesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin bölgeyi tamamen işgal etme isteği</a:t>
+              <a:t>Yugoslavya'nın dağılması ve etnik milliyetçiliğin yükselmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de 1960 sonrası siyasi tarihte yaşanan çok partili hayatın en belirgin özelliği nedir?</a:t>
+              <a:t>Türkiye'de 1960 sonrası siyasi tarihte yaşanan 1960 Askeri Müdahalesi'nin temel gerekçesi olarak ne gösterilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Askeri müdahaleler ve siyasi kutuplaşmaların yaşanması</a:t>
+              <a:t>Dış borçların ödenememesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece tek bir partinin iktidarda kalması</a:t>
+              <a:t>Türkiye'nin NATO'dan ayrılma kararı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyasi istikrarın kesintisiz devam etmesi</a:t>
+              <a:t>Komşu ülkelerle savaş çıkması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dış politikanın tamamen terk edilerek içe dönülmesi</a:t>
+              <a:t>Demokratik düzenin ve anayasal işleyişin bozulduğu iddiası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa Birliği'nin oluşum sürecini başlatan ilk adım aşağıdakilerden hangisidir?</a:t>
+              <a:t>Avrupa Birliği'nin oluşum sürecinde atılan ilk somut adım hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ortak para birimi Euro'ya geçilmesi</a:t>
+              <a:t>Schengen Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>NATO'nun tüm Avrupa'yı kapsaması</a:t>
+              <a:t>Maastricht Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Schengen Antlaşması ile sınırların kalkması</a:t>
+              <a:t>Euro para birimine geçilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Dünya Savaşı sonrasında dünya barışını korumak amacıyla kurulan Birleşmiş Milletler'in en yetkili organı hangisidir?</a:t>
+              <a:t>Libya'da Arap Baharı sürecinde yaşanan en önemli gelişme nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uluslararası Adalet Divanı</a:t>
+              <a:t>İç savaşın sona ermesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genel Kurul</a:t>
+              <a:t>Muammer Kaddafi'nin devrilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güvenlik Konseyi</a:t>
+              <a:t>Kraliyetin geri gelmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vesayet Konseyi</a:t>
+              <a:t>Demokratik seçimler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarih araştırmalarında 'tarafsızlık' ve 'belgeye dayalı olma' ilkeleri hangi disiplinin konusudur?</a:t>
+              <a:t>Arap Baharı'nın ortaya çıkışında etkili olan en önemli toplumsal talep aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arkeoloji</a:t>
+              <a:t>Ekonomik refah, özgürlük ve demokratikleşme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Coğrafya</a:t>
+              <a:t>Dini kuralların anayasal çerçevede daraltılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarih metodolojisi</a:t>
+              <a:t>Daha fazla askeri müdahale</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyoloji</a:t>
+              <a:t>Avrupa Birliği'ne anında üyelik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Dünya Savaşı'nın başlamasına doğrudan neden olan olay hangisidir?</a:t>
+              <a:t>II. Dünya Savaşı'nın çıkmasında etkili olan temel neden aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avusturya'nın ilhakı</a:t>
+              <a:t>Osmanlı Devleti'nin parçalanarak paylaşılmak istenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya'nın Polonya'yı işgali</a:t>
+              <a:t>Rusya'da gerçekleşen Bolşevik İhtilali'nin tüm dünyaya yayılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Südet bölgesinin işgali</a:t>
+              <a:t>ABD'nin Avrupa'daki tüm kolonileri ele geçirme isteği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya'nın Arnavutluk'u işgali</a:t>
+              <a:t>Versay Antlaşması'nın ağır şartları ve Almanya'nın yayılmacı politikası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya'nın uyguladığı ve 'yıldırım savaşı' olarak bilinen askeri doktrin aşağıdakilerden hangisidir?</a:t>
+              <a:t>Holokost sürecinde Nazi yönetimi tarafından uygulanan 'Nihai Çözüm' politikasının hedefi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Maginot Hattı</a:t>
+              <a:t>Avrupa'daki tüm azınlıkların başka kıtalara göç ettirilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Barbarossa</a:t>
+              <a:t>İşgal edilen bölgelerdeki sanayi tesislerinin millileştirilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Unternehmen Seelöwe</a:t>
+              <a:t>Almanya içindeki tüm siyasi muhaliflerin yargılanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Blitzkrieg</a:t>
+              <a:t>Yahudi nüfusunun sistemli bir şekilde soykırıma uğratılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Dünya Savaşı sırasında Nazilerin Yahudilere karşı sistematik olarak uyguladığı soykırım politikasına ne ad verilir?</a:t>
+              <a:t>II. Dünya Savaşı sonrasında dünya barışını korumak amacıyla kurulan Birleşmiş Milletler'in en yetkili organı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Etnik temizlik</a:t>
+              <a:t>Güvenlik Konseyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pogrom</a:t>
+              <a:t>Uluslararası Adalet Divanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Holokost</a:t>
+              <a:t>Ekonomik ve Sosyal Konsey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Apartheid</a:t>
+              <a:t>Genel Kurul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Dünya Savaşı'nda Mihver Devletleri bloğunda yer alan ana ülkeler hangileridir?</a:t>
+              <a:t>Soğuk Savaş döneminde ABD ve SSCB arasında doğrudan bir çatışma yaşanmamasının temel nedeni nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiltere, Fransa, ABD</a:t>
+              <a:t>Nükleer silahların yarattığı 'dehşet dengesi'</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya, Çin, Almanya</a:t>
+              <a:t>Birleşmiş Milletler'in kesin yasakları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya, SSCB, İtalya</a:t>
+              <a:t>Avrupa devletlerinin iki süper gücü dengelemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya, İtalya, Japonya</a:t>
+              <a:t>İki devletin de ekonomik olarak çöküş yaşaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD'nin II. Dünya Savaşı'na resmen girmesine neden olan olay hangisidir?</a:t>
+              <a:t>NATO ve Varşova Paktı'nın kurulması temel olarak hangi süreci yansıtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Midway Muharebesi</a:t>
+              <a:t>Ekonomik iş birliği ile kalkınma hamlelerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pearl Harbor Saldırısı</a:t>
+              <a:t>Dünyanın iki kutuplu bir güvenlik sistemine bölünmesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lend-Lease Yasası</a:t>
+              <a:t>Sömürgecilik faaliyetlerinin tamamen sona ermesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Normandiya Çıkarması</a:t>
+              <a:t>Küresel terörizme karşı ortak bir cephe oluşturulmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Dünya Savaşı'nda Doğu Cephesi'nde savaşın seyrini değiştiren en önemli muharebe hangisidir?</a:t>
+              <a:t>Kore Savaşı'nın sonuçları göz önüne alındığında, bu savaşın en önemli etkisi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moskova Savunması</a:t>
+              <a:t>Türkiye'nin NATO'ya üyelik sürecinin hızlanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stalingrad Muharebesi</a:t>
+              <a:t>Kuzey ve Güney Kore'nin tek bir çatı altında birleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kursk Savaşı</a:t>
+              <a:t>SSCB'nin tüm Asya kıtasından çekilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Berlin Muharebesi</a:t>
+              <a:t>Japonya'nın bölgedeki askeri gücünü artırması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Dünya Savaşı sırasında Müttefik Devletlerin Avrupa'yı Nazi işgalinden kurtarmak için başlattığı büyük çıkarma hangisidir?</a:t>
+              <a:t>Küba Füze Krizi'nin çözümüyle birlikte taraflar arasında başlayan yumuşama dönemine ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuzey Afrika Harekâtı</a:t>
+              <a:t>Arap Baharı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sicilya Çıkarması</a:t>
+              <a:t>Glasnost</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya Cephesi</a:t>
+              <a:t>Perestroyka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Normandiya Çıkarması</a:t>
+              <a:t>Detant</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nazi Almanyası'nın Yahudileri ve diğer 'istenmeyen' grupları yok etmek için kurduğu kamplara ne ad verilir?</a:t>
+              <a:t>II. Dünya Savaşı sonrasında Asya ve Afrika'da başlayan 'sömürgesizleşme' hareketinin temel motivasyonu nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Esir kampları</a:t>
+              <a:t>Komünist blokun sömürgeleri işgal etmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gönüllü çalışma kampları</a:t>
+              <a:t>Sömürgeci devletlerin ekonomik olarak güçlenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplama ve imha kampları</a:t>
+              <a:t>Ulusların kendi kaderini tayin hakkı arayışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sığınmacı merkezleri</a:t>
+              <a:t>Teknolojik gelişmelerin tarımı önemsiz kılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Dünya Savaşı'nda İtalya'da faşist iktidarın lideri kimdir?</a:t>
+              <a:t>1973 Petrol Krizi'nin dünyadaki en temel siyasi sonucu nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Benito Mussolini</a:t>
+              <a:t>Petrol üreten ülkelerin siyasi ve ekonomik gücünün artması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ante Pavelic</a:t>
+              <a:t>Dünyada sanayileşmenin terk edilerek tarıma dönülmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adolf Hitler</a:t>
+              <a:t>Küresel ticaretin tamamen durma noktasına gelmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Francisco Franco</a:t>
+              <a:t>ABD'nin Ortadoğu'dan tamamen çekilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soğuk Savaş döneminde ABD'nin Sovyet yayılmacılığını çevrelemek için uyguladığı politika hangisidir?</a:t>
+              <a:t>Arap Baharı'nın nedenleri arasında aşağıdakilerden hangisi yer almaz?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Sıçrama Politikası</a:t>
+              <a:t>Yüksek işsizlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğuya Açılma Politikası</a:t>
+              <a:t>Dış güçlerin doğrudan müdahalesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yumuşama Politikası (Detente)</a:t>
+              <a:t>Otoriter rejimler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çevreleme Politikası (Containment)</a:t>
+              <a:t>Yolsuzluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'nın teslim olmasına neden olan olay hangisidir?</a:t>
+              <a:t>SSCB'nin çöküşüne zemin hazırlayan 'Glasnost' ve 'Perestroyka' politikalarının mimarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiroşima ve Nagazaki'ye atom bombası atılması</a:t>
+              <a:t>Leonid Brejnev</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tokyo'nun işgali</a:t>
+              <a:t>Mihail Gorbaçov</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okinawa Muharebesi</a:t>
+              <a:t>Boris Yeltsin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japon donanmasının tamamen yok edilmesi</a:t>
+              <a:t>Nikita Kruşçev</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>NATO'nun kurulmasına karşılık Sovyetler Birliği'nin oluşturduğu askeri ittifak hangisidir?</a:t>
+              <a:t>Suriye'de 2011'de başlayan iç karışıklıkların temel etkisi ne olmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Varşova Paktı</a:t>
+              <a:t>Sınırların genişlemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SEATO</a:t>
+              <a:t>Ekonomik patlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>CENTO</a:t>
+              <a:t>Büyük göç dalgaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bağdat Paktı</a:t>
+              <a:t>Demokrasinin yerleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kore Savaşı'nın sonuçları arasında aşağıdakilerden hangisi yer alır?</a:t>
+              <a:t>Arap Baharı sürecinde Tunus'ta devrilen lider kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin'in Birleşmiş Milletler'den ihraç edilmesi</a:t>
+              <a:t>Zeynel Abidin Bin Ali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kore'nin tek bir yönetim altında birleşmesi</a:t>
+              <a:t>Beşşar Esad</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'nın Kore üzerindeki egemenliğinin devam etmesi</a:t>
+              <a:t>Muhammed Mursi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuzey ve Güney Kore'nin 38. paralelde iki ayrı devlet olarak kalması</a:t>
+              <a:t>Habib Burgiba</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küba Füze Krizi'nin çözüme kavuşmasıyla ilgili olarak aşağıdakilerden hangisi doğrudur?</a:t>
+              <a:t>Yemen'de Arap Baharı sonrasında yaşanan en büyük sorun nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birleşmiş Milletler Küba'yı işgal etme kararı almıştır</a:t>
+              <a:t>AB üyeliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SSCB, Küba'ya tam bağımsızlık statüsü kazandırmıştır</a:t>
+              <a:t>Ekonomik kalkınma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küba yönetimi tamamen ABD kontrolüne geçmiştir</a:t>
+              <a:t>İnsani kriz ve iç savaş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD, Türkiye'deki Jüpiter füzelerini sökme garantisi vermiştir</a:t>
+              <a:t>Sınır anlaşmazlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sömürgesizleşme hareketlerinin hız kazanmasında etkili olan temel faktör aşağıdakilerden hangisidir?</a:t>
+              <a:t>Arap Baharı'nın Ortadoğu'da yarattığı 'güç boşluğu' hangi terör örgütünün yükselmesine zemin hazırlamıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Dünya Savaşı'ndan sonra Avrupa devletlerinin güç kaybetmesi</a:t>
+              <a:t>El-Kaide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD'nin tüm sömürgeleri askeri olarak işgal etmesi</a:t>
+              <a:t>Hizbullah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupalı devletlerin kolonileri kendi istekleriyle terk etmesi</a:t>
+              <a:t>IŞİD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sömürge ülkelerinin sanayi devrimini tamamlamış olması</a:t>
+              <a:t>Taliban</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1973 Petrol Krizi'nin temel nedeni aşağıdakilerden hangisidir?</a:t>
+              <a:t>Arap Baharı sürecinde sosyal medyanın rolü nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sovyetler Birliği'nin tüm petrol piyasasını ele geçirmesi</a:t>
+              <a:t>Halkın örgütlenmesini sağlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>OPEC ülkelerinin İsrail'i destekleyen ülkelere ambargo uygulaması</a:t>
+              <a:t>Sanatı yaymak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyadaki petrol yataklarının tamamen tükenmesi</a:t>
+              <a:t>Hükümetleri desteklemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD'nin petrol üretimini tamamen durdurması</a:t>
+              <a:t>Ekonomik verileri paylaşmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>