--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Dünya Savaşı'nın çıkmasında etkili olan temel neden aşağıdakilerden hangisidir?</a:t>
+              <a:t>Arap Baharı ilk olarak hangi ülkede başlamıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,111 +631,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Balkanlar'da Osmanlı Devleti'nin tekrar canlanma çabası</a:t>
+              <a:t>Mısır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -743,57 +743,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Versay Antlaşması'nın getirdiği ağır yükümlülükler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Suriye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,111 +867,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD'nin Avrupa ülkelerine ekonomik ambargo uygulaması</a:t>
+              <a:t>Libya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -979,57 +979,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Asya ülkelerinin Avrupa'ya karşı ortak savunma paktı kurması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tunus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SSCB'nin çöküş sürecini hızlandıran 'açıklık' ve 'yeniden yapılanma' politikalarının mimarı kimdir?</a:t>
+              <a:t>Arap Baharı sonrasında Mısır'da yapılan ilk demokratik seçimi kim kazanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Leonid Brejnev</a:t>
+              <a:t>Enver Sedat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mihail Gorbaçov</a:t>
+              <a:t>Muhammed Mursi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boris Yeltsin</a:t>
+              <a:t>Abdulfettah Sisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nikita Kruşçev</a:t>
+              <a:t>Hüsnü Mübarek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1990 sonrası küreselleşme sürecinde dünya ekonomisinde görülen temel değişim nedir?</a:t>
+              <a:t>Bahreyn'de Arap Baharı sürecinde yaşanan gelişmelerin temel özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,111 +2117,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uluslararası ticaretin tamamen yasaklanması</a:t>
+              <a:t>Sömürgecilik karşıtlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2229,57 +2229,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kapalı ekonomi sistemine dönüş</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sünni-Şii gerilimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,111 +2353,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanayileşmenin sadece Avrupa ile sınırlanması</a:t>
+              <a:t>Tam demokrasi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2465,57 +2465,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sermaye ve bilginin sınırları aşarak serbest dolaşımı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ekonomik refah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,111 +2742,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1990'larda Balkanlar'da yaşanan çatışmaların temel sebebi aşağıdakilerden hangisidir?</a:t>
+              <a:t>Arap Baharı'nın Orta Doğu'daki monarşik yönetimler üzerindeki etkisi genel olarak nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2854,57 +2854,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ortodoks ve Katolik kiliselerinin birleşme kararı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Daha az etkilenmişlerdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı Devleti'nin bölgeye tekrar müdahale etmesi</a:t>
+              <a:t>Tamamı yıkılmıştır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,111 +3096,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Balkan ülkelerinin NATO'ya girmek istememesi</a:t>
+              <a:t>Daha da güçlenmişlerdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3208,57 +3208,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yugoslavya'nın dağılması ve etnik milliyetçiliğin yükselmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cumhuriyete geçmişlerdir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de 1960 sonrası siyasi tarihte yaşanan 1960 Askeri Müdahalesi'nin temel gerekçesi olarak ne gösterilmiştir?</a:t>
+              <a:t>Arap Baharı'ndan sonra Orta Doğu'da ortaya çıkan 'istikrarsızlık' hangi kavramla açıklanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,111 +3603,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dış borçların ödenememesi</a:t>
+              <a:t>Ekonomik istikrar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3715,57 +3715,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Türkiye'nin NATO'dan ayrılma kararı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Başarısız devletler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,111 +3839,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Komşu ülkelerle savaş çıkması</a:t>
+              <a:t>Küresel barış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Demokratik düzenin ve anayasal işleyişin bozulduğu iddiası</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Demokratikleşme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa Birliği'nin oluşum sürecinde atılan ilk somut adım hangisidir?</a:t>
+              <a:t>Arap Baharı'nın 'Baharı' ifadesi neyi temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa Kömür ve Çelik Topluluğu'nun kurulması</a:t>
+              <a:t>Demokrasi umudunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Schengen Antlaşması</a:t>
+              <a:t>Kış mevsiminin sonunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Maastricht Antlaşması</a:t>
+              <a:t>Tarım mevsimini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Euro para birimine geçilmesi</a:t>
+              <a:t>Sıcak havayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,111 +4971,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arap Baharı'nın ortaya çıkışında etkili olan en önemli toplumsal talep aşağıdakilerden hangisidir?</a:t>
+              <a:t>Arap Baharı sürecinde Libya'ya yapılan askeri müdahalede yer alan uluslararası örgüt hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5083,57 +5083,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ekonomik refah, özgürlük ve demokratikleşme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>AB</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,111 +5207,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dini kuralların anayasal çerçevede daraltılması</a:t>
+              <a:t>OPEC</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,57 +5319,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Daha fazla askeri müdahale</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>NATO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa Birliği'ne anında üyelik</a:t>
+              <a:t>Varşova Paktı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,111 +5832,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlı Devleti'nin parçalanarak paylaşılmak istenmesi</a:t>
+              <a:t>Balkanlar'da Osmanlı Devleti'nin tekrar canlanma çabası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5944,57 +5944,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Rusya'da gerçekleşen Bolşevik İhtilali'nin tüm dünyaya yayılması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Versay Antlaşması'nın getirdiği ağır yükümlülükler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,111 +6068,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD'nin Avrupa'daki tüm kolonileri ele geçirme isteği</a:t>
+              <a:t>ABD'nin Avrupa ülkelerine ekonomik ambargo uygulaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6180,57 +6180,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Versay Antlaşması'nın ağır şartları ve Almanya'nın yayılmacı politikası</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Asya ülkelerinin Avrupa'ya karşı ortak savunma paktı kurması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Holokost sürecinde Nazi yönetimi tarafından uygulanan 'Nihai Çözüm' politikasının hedefi nedir?</a:t>
+              <a:t>Holokost sürecinde Nazi ideolojisinin temel hedefi aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,111 +6575,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa'daki tüm azınlıkların başka kıtalara göç ettirilmesi</a:t>
+              <a:t>Sanayi devrimini tüm dünyada aynı anda başlatmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6687,57 +6687,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İşgal edilen bölgelerdeki sanayi tesislerinin millileştirilmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sistematik bir şekilde Yahudileri ve muhalif grupları yok etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,111 +6811,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya içindeki tüm siyasi muhaliflerin yargılanması</a:t>
+              <a:t>Avrupa'da mutlak monarşileri yeniden tesis etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6923,57 +6923,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yahudi nüfusunun sistemli bir şekilde soykırıma uğratılması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Asya kıtasındaki sömürge sistemini güçlendirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7220,91 +7220,91 @@
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>II. Dünya Savaşı sonrasında dünya barışını korumak amacıyla kurulan Birleşmiş Milletler'in en yetkili organı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7312,57 +7312,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Güvenlik Konseyi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Uluslararası Adalet Divanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,111 +7436,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uluslararası Adalet Divanı</a:t>
+              <a:t>Genel Kurul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7548,57 +7548,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ekonomik ve Sosyal Konsey</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Güvenlik Konseyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Genel Kurul</a:t>
+              <a:t>Vesayet Konseyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soğuk Savaş döneminde ABD ve SSCB arasında doğrudan bir çatışma yaşanmamasının temel nedeni nedir?</a:t>
+              <a:t>Soğuk Savaş döneminde ABD'nin Sovyet yayılmacılığını çevrelemek için uyguladığı politika hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,57 +8055,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nükleer silahların yarattığı 'dehşet dengesi'</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Büyük Sıçrama Politikası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birleşmiş Milletler'in kesin yasakları</a:t>
+              <a:t>Doğuya Açılma Politikası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,111 +8297,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa devletlerinin iki süper gücü dengelemesi</a:t>
+              <a:t>Yumuşama Politikası (Detente)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8409,57 +8409,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İki devletin de ekonomik olarak çöküş yaşaması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çevreleme Politikası (Containment)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Holokost sürecinde Nazi ideolojisinin temel hedefi aşağıdakilerden hangisidir?</a:t>
+              <a:t>Arap Baharı'nın Mısır'da devrilmesine yol açtığı lider kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,111 +8804,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanayi devrimini tüm dünyada aynı anda başlatmak</a:t>
+              <a:t>Beşşar Esad</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8916,57 +8916,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sistematik bir şekilde Yahudileri ve muhalif grupları yok etmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zeynel Abidin Bin Ali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,111 +9040,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa'da mutlak monarşileri yeniden tesis etmek</a:t>
+              <a:t>Muammer Kaddafi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9152,57 +9152,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Asya kıtasındaki sömürge sistemini güçlendirmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hüsnü Mübarek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>NATO ve Varşova Paktı'nın kurulması temel olarak hangi süreci yansıtır?</a:t>
+              <a:t>NATO'nun kurulmasına karşılık Sovyetler Birliği'nin oluşturduğu askeri ittifak hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,117 +9541,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ekonomik iş birliği ile kalkınma hamlelerini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Varşova Paktı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,57 +9659,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dünyanın iki kutuplu bir güvenlik sistemine bölünmesini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>SEATO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sömürgecilik faaliyetlerinin tamamen sona ermesini</a:t>
+              <a:t>CENTO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küresel terörizme karşı ortak bir cephe oluşturulmasını</a:t>
+              <a:t>Bağdat Paktı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,111 +10172,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kore Savaşı'nın sonuçları göz önüne alındığında, bu savaşın en önemli etkisi nedir?</a:t>
+              <a:t>Kore Savaşı'nın sonuçları arasında aşağıdakilerden hangisi yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10284,57 +10284,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Türkiye'nin NATO'ya üyelik sürecinin hızlanması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çin'in Birleşmiş Milletler'den ihraç edilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuzey ve Güney Kore'nin tek bir çatı altında birleşmesi</a:t>
+              <a:t>Kore'nin tek bir yönetim altında birleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,111 +10526,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SSCB'nin tüm Asya kıtasından çekilmesi</a:t>
+              <a:t>Japonya'nın Kore üzerindeki egemenliğinin devam etmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10638,57 +10638,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Japonya'nın bölgedeki askeri gücünü artırması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kuzey ve Güney Kore'nin 38. paralelde iki ayrı devlet olarak kalması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küba Füze Krizi'nin çözümüyle birlikte taraflar arasında başlayan yumuşama dönemine ne ad verilir?</a:t>
+              <a:t>Küba Füze Krizi'nin çözüme kavuşmasıyla ilgili olarak aşağıdakilerden hangisi doğrudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arap Baharı</a:t>
+              <a:t>Birleşmiş Milletler Küba'yı işgal etme kararı almıştır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Glasnost</a:t>
+              <a:t>SSCB, Küba'ya tam bağımsızlık statüsü kazandırmıştır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Perestroyka</a:t>
+              <a:t>Küba yönetimi tamamen ABD kontrolüne geçmiştir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Detant</a:t>
+              <a:t>ABD, Türkiye'deki Jüpiter füzelerini sökme garantisi vermiştir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,111 +11658,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Dünya Savaşı sonrasında Asya ve Afrika'da başlayan 'sömürgesizleşme' hareketinin temel motivasyonu nedir?</a:t>
+              <a:t>Sömürgesizleşme hareketlerinin hız kazanmasında etkili olan temel faktör aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11770,57 +11770,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Komünist blokun sömürgeleri işgal etmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>II. Dünya Savaşı'ndan sonra Avrupa devletlerinin güç kaybetmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,111 +11894,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sömürgeci devletlerin ekonomik olarak güçlenmesi</a:t>
+              <a:t>ABD'nin tüm sömürgeleri askeri olarak işgal etmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,57 +12006,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ulusların kendi kaderini tayin hakkı arayışı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Avrupalı devletlerin kolonileri kendi istekleriyle terk etmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teknolojik gelişmelerin tarımı önemsiz kılması</a:t>
+              <a:t>Sömürge ülkelerinin sanayi devrimini tamamlamış olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,111 +12401,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1973 Petrol Krizi'nin dünyadaki en temel siyasi sonucu nedir?</a:t>
+              <a:t>1973 Petrol Krizi'nin temel nedeni aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12513,117 +12513,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Petrol üreten ülkelerin siyasi ve ekonomik gücünün artması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sovyetler Birliği'nin tüm petrol piyasasını ele geçirmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,57 +12631,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dünyada sanayileşmenin terk edilerek tarıma dönülmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>OPEC ülkelerinin İsrail'i destekleyen ülkelere ambargo uygulaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küresel ticaretin tamamen durma noktasına gelmesi</a:t>
+              <a:t>Dünyadaki petrol yataklarının tamamen tükenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD'nin Ortadoğu'dan tamamen çekilmesi</a:t>
+              <a:t>ABD'nin petrol üretimini tamamen durdurması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SSCB'nin çöküşüne zemin hazırlayan 'Glasnost' ve 'Perestroyka' politikalarının mimarı kimdir?</a:t>
+              <a:t>SSCB'nin çöküş sürecini hızlandıran 'açıklık' ve 'yeniden yapılanma' politikalarının mimarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1990 sonrası küreselleşme sürecinin temel özelliği aşağıdakilerden hangisidir?</a:t>
+              <a:t>1990 sonrası küreselleşme sürecinde dünya ekonomisinde görülen temel değişim nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uluslararası kültürel etkileşimin tamamen yasaklanması</a:t>
+              <a:t>Uluslararası ticaretin tamamen yasaklanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,111 +14123,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Demokratik rejimlerin tüm dünyada sona ermesi</a:t>
+              <a:t>Kapalı ekonomi sistemine dönüş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14235,117 +14235,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sınırların ve iletişimin ekonomik olarak iç içe geçmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sanayileşmenin sadece Avrupa ile sınırlanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14353,57 +14353,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ulus devletlerin kendi içine kapanarak dış ticareti kesmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sermaye ve bilginin sınırları aşarak serbest dolaşımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1990'lı yıllarda Balkanlar'da yaşanan çatışmaların temelinde yatan en önemli unsur nedir?</a:t>
+              <a:t>1990'larda Balkanlar'da yaşanan çatışmaların temel sebebi aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bölge ülkelerinin Avrupa Birliği'ne aynı anda girmesi</a:t>
+              <a:t>Ortodoks ve Katolik kiliselerinin birleşme kararı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,111 +14866,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rusya'nın bölgedeki tüm halkları tek bir devlette birleştirmesi</a:t>
+              <a:t>Osmanlı Devleti'nin bölgeye tekrar müdahale etmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,117 +14978,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bölgedeki etnik ve dini farklılıkların çatışmaya dönüşmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Balkan ülkelerinin NATO'ya girmek istememesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15096,57 +15096,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Türkiye'nin bölgeyi tamamen işgal etme isteği</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yugoslavya'nın dağılması ve etnik milliyetçiliğin yükselmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,111 +15373,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de 1960 sonrası siyasi tarihte yaşanan çok partili hayatın en belirgin özelliği nedir?</a:t>
+              <a:t>Türkiye'de 1960 sonrası siyasi tarihte yaşanan 1960 Askeri Müdahalesi'nin temel gerekçesi olarak ne gösterilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15485,57 +15485,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Askeri müdahaleler ve siyasi kutuplaşmaların yaşanması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dış borçların ödenememesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece tek bir partinin iktidarda kalması</a:t>
+              <a:t>Türkiye'nin NATO'dan ayrılma kararı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,111 +15727,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyasi istikrarın kesintisiz devam etmesi</a:t>
+              <a:t>Komşu ülkelerle savaş çıkması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dış politikanın tamamen terk edilerek içe dönülmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Demokratik düzenin ve anayasal işleyişin bozulduğu iddiası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa Birliği'nin oluşum sürecini başlatan ilk adım aşağıdakilerden hangisidir?</a:t>
+              <a:t>Avrupa Birliği'nin oluşum sürecinde atılan ilk somut adım hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ortak para birimi Euro'ya geçilmesi</a:t>
+              <a:t>Schengen Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>NATO'nun tüm Avrupa'yı kapsaması</a:t>
+              <a:t>Maastricht Antlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Schengen Antlaşması ile sınırların kalkması</a:t>
+              <a:t>Euro para birimine geçilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Dünya Savaşı sonrasında dünya barışını korumak amacıyla kurulan Birleşmiş Milletler'in en yetkili organı hangisidir?</a:t>
+              <a:t>Libya'da Arap Baharı sürecinde yaşanan en önemli gelişme nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,111 +16977,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uluslararası Adalet Divanı</a:t>
+              <a:t>İç savaşın sona ermesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17089,117 +17089,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Genel Kurul</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Muammer Kaddafi'nin devrilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17207,57 +17207,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Güvenlik Konseyi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kraliyetin geri gelmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vesayet Konseyi</a:t>
+              <a:t>Demokratik seçimler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarih araştırmalarında 'tarafsızlık' ve 'belgeye dayalı olma' ilkeleri hangi disiplinin konusudur?</a:t>
+              <a:t>Arap Baharı'nın ortaya çıkışında etkili olan en önemli toplumsal talep aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,57 +17714,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Arkeoloji</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ekonomik refah, özgürlük ve demokratikleşme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,111 +17838,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Coğrafya</a:t>
+              <a:t>Dini kuralların anayasal çerçevede daraltılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17950,57 +17950,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tarih metodolojisi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Daha fazla askeri müdahale</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyoloji</a:t>
+              <a:t>Avrupa Birliği'ne anında üyelik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Dünya Savaşı'nın başlamasına doğrudan neden olan olay hangisidir?</a:t>
+              <a:t>II. Dünya Savaşı'nın çıkmasında etkili olan temel neden aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,111 +18463,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avusturya'nın ilhakı</a:t>
+              <a:t>Osmanlı Devleti'nin parçalanarak paylaşılmak istenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,57 +18575,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Almanya'nın Polonya'yı işgali</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Rusya'da gerçekleşen Bolşevik İhtilali'nin tüm dünyaya yayılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,111 +18699,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Südet bölgesinin işgali</a:t>
+              <a:t>ABD'nin Avrupa'daki tüm kolonileri ele geçirme isteği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18811,57 +18811,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İtalya'nın Arnavutluk'u işgali</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Versay Antlaşması'nın ağır şartları ve Almanya'nın yayılmacı politikası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya'nın uyguladığı ve 'yıldırım savaşı' olarak bilinen askeri doktrin aşağıdakilerden hangisidir?</a:t>
+              <a:t>Holokost sürecinde Nazi yönetimi tarafından uygulanan 'Nihai Çözüm' politikasının hedefi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Maginot Hattı</a:t>
+              <a:t>Avrupa'daki tüm azınlıkların başka kıtalara göç ettirilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Barbarossa</a:t>
+              <a:t>İşgal edilen bölgelerdeki sanayi tesislerinin millileştirilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Unternehmen Seelöwe</a:t>
+              <a:t>Almanya içindeki tüm siyasi muhaliflerin yargılanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Blitzkrieg</a:t>
+              <a:t>Yahudi nüfusunun sistemli bir şekilde soykırıma uğratılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,111 +19831,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Dünya Savaşı sırasında Nazilerin Yahudilere karşı sistematik olarak uyguladığı soykırım politikasına ne ad verilir?</a:t>
+              <a:t>II. Dünya Savaşı sonrasında dünya barışını korumak amacıyla kurulan Birleşmiş Milletler'in en yetkili organı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19943,57 +19943,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Etnik temizlik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Güvenlik Konseyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,111 +20067,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pogrom</a:t>
+              <a:t>Uluslararası Adalet Divanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,57 +20179,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Holokost</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ekonomik ve Sosyal Konsey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Apartheid</a:t>
+              <a:t>Genel Kurul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,111 +20574,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Dünya Savaşı'nda Mihver Devletleri bloğunda yer alan ana ülkeler hangileridir?</a:t>
+              <a:t>Soğuk Savaş döneminde ABD ve SSCB arasında doğrudan bir çatışma yaşanmamasının temel nedeni nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20686,57 +20686,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İngiltere, Fransa, ABD</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Nükleer silahların yarattığı 'dehşet dengesi'</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya, Çin, Almanya</a:t>
+              <a:t>Birleşmiş Milletler'in kesin yasakları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,111 +20928,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya, SSCB, İtalya</a:t>
+              <a:t>Avrupa devletlerinin iki süper gücü dengelemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21040,57 +21040,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Almanya, İtalya, Japonya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İki devletin de ekonomik olarak çöküş yaşaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD'nin II. Dünya Savaşı'na resmen girmesine neden olan olay hangisidir?</a:t>
+              <a:t>NATO ve Varşova Paktı'nın kurulması temel olarak hangi süreci yansıtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Midway Muharebesi</a:t>
+              <a:t>Ekonomik iş birliği ile kalkınma hamlelerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pearl Harbor Saldırısı</a:t>
+              <a:t>Dünyanın iki kutuplu bir güvenlik sistemine bölünmesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lend-Lease Yasası</a:t>
+              <a:t>Sömürgecilik faaliyetlerinin tamamen sona ermesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Normandiya Çıkarması</a:t>
+              <a:t>Küresel terörizme karşı ortak bir cephe oluşturulmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,111 +22060,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Dünya Savaşı'nda Doğu Cephesi'nde savaşın seyrini değiştiren en önemli muharebe hangisidir?</a:t>
+              <a:t>Kore Savaşı'nın sonuçları göz önüne alındığında, bu savaşın en önemli etkisi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22172,117 +22172,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Moskova Savunması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Türkiye'nin NATO'ya üyelik sürecinin hızlanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22290,57 +22290,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Stalingrad Muharebesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kuzey ve Güney Kore'nin tek bir çatı altında birleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kursk Savaşı</a:t>
+              <a:t>SSCB'nin tüm Asya kıtasından çekilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Berlin Muharebesi</a:t>
+              <a:t>Japonya'nın bölgedeki askeri gücünü artırması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Dünya Savaşı sırasında Müttefik Devletlerin Avrupa'yı Nazi işgalinden kurtarmak için başlattığı büyük çıkarma hangisidir?</a:t>
+              <a:t>Küba Füze Krizi'nin çözümüyle birlikte taraflar arasında başlayan yumuşama dönemine ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuzey Afrika Harekâtı</a:t>
+              <a:t>Arap Baharı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sicilya Çıkarması</a:t>
+              <a:t>Glasnost</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya Cephesi</a:t>
+              <a:t>Perestroyka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Normandiya Çıkarması</a:t>
+              <a:t>Detant</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nazi Almanyası'nın Yahudileri ve diğer 'istenmeyen' grupları yok etmek için kurduğu kamplara ne ad verilir?</a:t>
+              <a:t>II. Dünya Savaşı sonrasında Asya ve Afrika'da başlayan 'sömürgesizleşme' hareketinin temel motivasyonu nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Esir kampları</a:t>
+              <a:t>Komünist blokun sömürgeleri işgal etmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gönüllü çalışma kampları</a:t>
+              <a:t>Sömürgeci devletlerin ekonomik olarak güçlenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplama ve imha kampları</a:t>
+              <a:t>Ulusların kendi kaderini tayin hakkı arayışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sığınmacı merkezleri</a:t>
+              <a:t>Teknolojik gelişmelerin tarımı önemsiz kılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Dünya Savaşı'nda İtalya'da faşist iktidarın lideri kimdir?</a:t>
+              <a:t>1973 Petrol Krizi'nin dünyadaki en temel siyasi sonucu nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Benito Mussolini</a:t>
+              <a:t>Petrol üreten ülkelerin siyasi ve ekonomik gücünün artması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ante Pavelic</a:t>
+              <a:t>Dünyada sanayileşmenin terk edilerek tarıma dönülmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adolf Hitler</a:t>
+              <a:t>Küresel ticaretin tamamen durma noktasına gelmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Francisco Franco</a:t>
+              <a:t>ABD'nin Ortadoğu'dan tamamen çekilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soğuk Savaş döneminde ABD'nin Sovyet yayılmacılığını çevrelemek için uyguladığı politika hangisidir?</a:t>
+              <a:t>Arap Baharı'nın nedenleri arasında aşağıdakilerden hangisi yer almaz?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,111 +25150,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Sıçrama Politikası</a:t>
+              <a:t>Yüksek işsizlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25262,57 +25262,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğuya Açılma Politikası</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dış güçlerin doğrudan müdahalesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,111 +25386,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yumuşama Politikası (Detente)</a:t>
+              <a:t>Otoriter rejimler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25498,57 +25498,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çevreleme Politikası (Containment)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yolsuzluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,111 +25775,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'nın teslim olmasına neden olan olay hangisidir?</a:t>
+              <a:t>SSCB'nin çöküşüne zemin hazırlayan 'Glasnost' ve 'Perestroyka' politikalarının mimarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25887,117 +25887,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hiroşima ve Nagazaki'ye atom bombası atılması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Leonid Brejnev</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26005,57 +26005,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tokyo'nun işgali</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mihail Gorbaçov</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okinawa Muharebesi</a:t>
+              <a:t>Boris Yeltsin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japon donanmasının tamamen yok edilmesi</a:t>
+              <a:t>Nikita Kruşçev</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,111 +26518,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>NATO'nun kurulmasına karşılık Sovyetler Birliği'nin oluşturduğu askeri ittifak hangisidir?</a:t>
+              <a:t>Suriye'de 2011'de başlayan iç karışıklıkların temel etkisi ne olmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26630,57 +26630,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Varşova Paktı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sınırların genişlemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,111 +26754,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SEATO</a:t>
+              <a:t>Ekonomik patlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26866,57 +26866,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>CENTO</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Büyük göç dalgaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bağdat Paktı</a:t>
+              <a:t>Demokrasinin yerleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,111 +27261,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kore Savaşı'nın sonuçları arasında aşağıdakilerden hangisi yer alır?</a:t>
+              <a:t>Arap Baharı sürecinde Tunus'ta devrilen lider kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27373,57 +27373,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çin'in Birleşmiş Milletler'den ihraç edilmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zeynel Abidin Bin Ali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kore'nin tek bir yönetim altında birleşmesi</a:t>
+              <a:t>Beşşar Esad</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,111 +27615,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'nın Kore üzerindeki egemenliğinin devam etmesi</a:t>
+              <a:t>Muhammed Mursi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27727,57 +27727,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kuzey ve Güney Kore'nin 38. paralelde iki ayrı devlet olarak kalması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Habib Burgiba</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küba Füze Krizi'nin çözüme kavuşmasıyla ilgili olarak aşağıdakilerden hangisi doğrudur?</a:t>
+              <a:t>Yemen'de Arap Baharı sonrasında yaşanan en büyük sorun nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birleşmiş Milletler Küba'yı işgal etme kararı almıştır</a:t>
+              <a:t>AB üyeliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,111 +28240,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SSCB, Küba'ya tam bağımsızlık statüsü kazandırmıştır</a:t>
+              <a:t>Ekonomik kalkınma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28352,117 +28352,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Küba yönetimi tamamen ABD kontrolüne geçmiştir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnsani kriz ve iç savaş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28470,57 +28470,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>ABD, Türkiye'deki Jüpiter füzelerini sökme garantisi vermiştir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sınır anlaşmazlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,111 +28747,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sömürgesizleşme hareketlerinin hız kazanmasında etkili olan temel faktör aşağıdakilerden hangisidir?</a:t>
+              <a:t>Arap Baharı'nın Ortadoğu'da yarattığı 'güç boşluğu' hangi terör örgütünün yükselmesine zemin hazırlamıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28859,57 +28859,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>II. Dünya Savaşı'ndan sonra Avrupa devletlerinin güç kaybetmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>El-Kaide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,111 +28983,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD'nin tüm sömürgeleri askeri olarak işgal etmesi</a:t>
+              <a:t>Hizbullah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29095,57 +29095,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Avrupalı devletlerin kolonileri kendi istekleriyle terk etmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>IŞİD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sömürge ülkelerinin sanayi devrimini tamamlamış olması</a:t>
+              <a:t>Taliban</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,111 +29490,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1973 Petrol Krizi'nin temel nedeni aşağıdakilerden hangisidir?</a:t>
+              <a:t>Arap Baharı sürecinde sosyal medyanın rolü nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29602,117 +29602,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sovyetler Birliği'nin tüm petrol piyasasını ele geçirmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Halkın örgütlenmesini sağlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29720,57 +29720,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>OPEC ülkelerinin İsrail'i destekleyen ülkelere ambargo uygulaması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sanatı yaymak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyadaki petrol yataklarının tamamen tükenmesi</a:t>
+              <a:t>Hükümetleri desteklemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD'nin petrol üretimini tamamen durdurması</a:t>
+              <a:t>Ekonomik verileri paylaşmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>