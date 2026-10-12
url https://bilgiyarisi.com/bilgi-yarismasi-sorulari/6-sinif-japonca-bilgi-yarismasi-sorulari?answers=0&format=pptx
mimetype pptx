--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -493,51 +493,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japoncada 'yemek yemek' anlamına gelen 'taberu' fiilinin nazik (masu) formdaki şimdiki/geniş zaman hali hangisidir?</a:t>
+              <a:t>Tokyo'ya gittiğinizde 'Merhaba' demek için hangi ifadeyi kullanırsınız?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -611,51 +611,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tabemasu</a:t>
+              <a:t>Sumimasen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -729,51 +729,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taberu-masu</a:t>
+              <a:t>Konnichiwa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -847,51 +847,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tabenai</a:t>
+              <a:t>Arigato</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -965,51 +965,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tabeta</a:t>
+              <a:t>Sayonara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1236,51 +1236,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonca yazım sistemlerinden hangisi yabancı kelimeleri yazmak için kullanılır?</a:t>
+              <a:t>Japonya'da 'Günaydın' demek için hangisi kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1354,51 +1354,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiragana</a:t>
+              <a:t>Gomen nasai</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1472,51 +1472,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Romaji</a:t>
+              <a:t>Ohayo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1590,51 +1590,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Katakana</a:t>
+              <a:t>Konbanwa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1708,51 +1708,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanji</a:t>
+              <a:t>Sayonara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1979,51 +1979,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japoncada 'Nomimasu' (içmek) fiilinin geçmiş zaman olumlu hali nedir?</a:t>
+              <a:t>Japonya'da kullanılan yazı sistemlerinden hangisi sembollerden oluşur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2097,51 +2097,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nomimasen</a:t>
+              <a:t>Kiril</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2215,51 +2215,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nomimashita</a:t>
+              <a:t>Kanji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2333,51 +2333,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nomimasu</a:t>
+              <a:t>Latin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2451,51 +2451,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nomu</a:t>
+              <a:t>Arapça</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2722,51 +2722,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'da bahar aylarında açan ve ülkenin sembolü sayılan ünlü çiçek hangisidir?</a:t>
+              <a:t>Japon kültüründe 'Hoşça kal' demenin en yaygın yolu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2840,51 +2840,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lale</a:t>
+              <a:t>Arigato</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2958,51 +2958,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayçiçeği</a:t>
+              <a:t>Sumimasen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3076,51 +3076,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakura</a:t>
+              <a:t>Ohayo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3194,51 +3194,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gül</a:t>
+              <a:t>Sayonara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8666,51 +8666,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japoncada geçmiş zaman olumlu bir fiil cümlesi oluştururken fiilin sonuna hangi ek getirilir?</a:t>
+              <a:t>Japonya'nın başkenti Tokyo'nun eski adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8784,51 +8784,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Desu</a:t>
+              <a:t>Osaka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8902,51 +8902,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Te</a:t>
+              <a:t>Nara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9020,51 +9020,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Masen</a:t>
+              <a:t>Edo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9138,51 +9138,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mashita</a:t>
+              <a:t>Kyoto</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13124,51 +13124,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tokyo'ya gittiğinizde 'Merhaba' demek için hangi ifadeyi kullanırsınız?</a:t>
+              <a:t>Japoncada 'yemek yemek' anlamına gelen 'taberu' fiilinin nazik (masu) formdaki şimdiki/geniş zaman hali hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13242,51 +13242,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sumimasen</a:t>
+              <a:t>Tabemasu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13360,51 +13360,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Konnichiwa</a:t>
+              <a:t>Taberu-masu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13478,51 +13478,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arigato</a:t>
+              <a:t>Tabenai</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13596,51 +13596,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sayonara</a:t>
+              <a:t>Tabeta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13867,51 +13867,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'nın başkenti Tokyo'nun eski adı nedir?</a:t>
+              <a:t>Japoncada geçmiş zaman olumlu bir fiil cümlesi oluştururken fiilin sonuna hangi ek getirilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13985,51 +13985,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osaka</a:t>
+              <a:t>Desu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14103,51 +14103,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nara</a:t>
+              <a:t>Te</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14221,51 +14221,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Edo</a:t>
+              <a:t>Masen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14339,51 +14339,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kyoto</a:t>
+              <a:t>Mashita</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14610,51 +14610,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'da popüler olan, içinde balık ve pirinç bulunan meşhur yemek hangisidir?</a:t>
+              <a:t>Japonya'da selamlaşırken kullanılan 'Konnichiwa' ifadesi günün hangi vaktinde kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14728,51 +14728,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tempura</a:t>
+              <a:t>Öğle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14846,51 +14846,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mochi</a:t>
+              <a:t>Sabah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14964,51 +14964,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sushi</a:t>
+              <a:t>Gece</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15082,51 +15082,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ramen</a:t>
+              <a:t>Yemek öncesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15353,51 +15353,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'nın simgesi haline gelmiş, ülkenin en yüksek dağı hangisidir?</a:t>
+              <a:t>Japoncada olumsuz şimdiki zaman (örneğin: yapmıyorum) yapmak için fiilin sonuna genellikle ne eklenir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15471,51 +15471,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Torii</a:t>
+              <a:t>Desu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15589,51 +15589,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fuji Dağı</a:t>
+              <a:t>Ni</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15707,51 +15707,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Everest</a:t>
+              <a:t>Ka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15825,51 +15825,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alpler</a:t>
+              <a:t>Masen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16096,51 +16096,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'da birine teşekkür etmek için hangisi söylenir?</a:t>
+              <a:t>Japonca bir cümleyi soru cümlesi yapmak için cümlenin sonuna hangi edat eklenir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16214,51 +16214,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hai</a:t>
+              <a:t>Wa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16332,51 +16332,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ohayo</a:t>
+              <a:t>Yo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16450,51 +16450,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moshi moshi</a:t>
+              <a:t>Ne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16568,51 +16568,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arigato</a:t>
+              <a:t>Ka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16839,51 +16839,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'da selamlaşırken kullanılan 'Konnichiwa' ifadesi günün hangi vaktinde kullanılır?</a:t>
+              <a:t>Japonya'da popüler olan, içinde balık ve pirinç bulunan meşhur yemek hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16957,51 +16957,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öğle</a:t>
+              <a:t>Tempura</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17075,51 +17075,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sabah</a:t>
+              <a:t>Mochi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17193,51 +17193,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gece</a:t>
+              <a:t>Sushi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17311,51 +17311,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yemek öncesi</a:t>
+              <a:t>Ramen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17582,51 +17582,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'da bahar aylarında açan ve ülkeyi pembeye boyayan meşhur çiçek hangisidir?</a:t>
+              <a:t>Japon kültüründe ünlü olan, içine çeşitli malzemeler konulan pirinç toplarına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17700,51 +17700,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orkide</a:t>
+              <a:t>Onigiri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17818,51 +17818,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakura</a:t>
+              <a:t>Sushi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17936,51 +17936,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gül</a:t>
+              <a:t>Ramen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18054,51 +18054,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lale</a:t>
+              <a:t>Tempura</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18325,51 +18325,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tokyo'da çok hızlı hareket eden ve Japonya'nın sembolü olan trenlere ne ad verilir?</a:t>
+              <a:t>Japoncada 'ikimasu' (gitmek) fiilinin geçmiş zaman olumsuz hali aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18443,51 +18443,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teleferik</a:t>
+              <a:t>Ikanai</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18561,51 +18561,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Shinkansen</a:t>
+              <a:t>Ikimashita</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18679,51 +18679,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tramvay</a:t>
+              <a:t>Ikimasen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18797,51 +18797,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metro</a:t>
+              <a:t>Ikimasen deshita</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19068,51 +19068,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonca 'Evet' anlamına gelen kelime hangisidir?</a:t>
+              <a:t>Japonya'nın başkenti neresidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19186,51 +19186,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sayonara</a:t>
+              <a:t>Tokyo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19304,51 +19304,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Iie</a:t>
+              <a:t>Osaka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19422,51 +19422,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Konnichiwa</a:t>
+              <a:t>Kyoto</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19540,51 +19540,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hai</a:t>
+              <a:t>Nagoya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19811,51 +19811,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'da geleneksel kıyafetin adı nedir?</a:t>
+              <a:t>Japoncada 'Watashi wa gakusei desu' cümlesinin Türkçe karşılığı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19929,51 +19929,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hanbok</a:t>
+              <a:t>Sen öğrencisin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20047,51 +20047,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaftan</a:t>
+              <a:t>Ben öğretmenim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20165,51 +20165,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kimono</a:t>
+              <a:t>O öğrenci.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20283,51 +20283,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sari</a:t>
+              <a:t>Ben öğrenciyim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20554,51 +20554,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'da 'Günaydın' demek için hangisi kullanılır?</a:t>
+              <a:t>Japonca yazım sistemlerinden hangisi yabancı kelimeleri yazmak için kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20672,51 +20672,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gomen nasai</a:t>
+              <a:t>Hiragana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20790,51 +20790,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ohayo</a:t>
+              <a:t>Romaji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20908,51 +20908,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Konbanwa</a:t>
+              <a:t>Katakana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21026,51 +21026,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sayonara</a:t>
+              <a:t>Kanji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21297,51 +21297,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'da kullanılan yazı sistemlerinden hangisi sembollerden oluşur?</a:t>
+              <a:t>Japoncada 'Nomimasu' (içmek) fiilinin geçmiş zaman olumlu hali nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21415,51 +21415,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kiril</a:t>
+              <a:t>Nomimasen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21533,51 +21533,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanji</a:t>
+              <a:t>Nomimashita</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21651,51 +21651,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Latin</a:t>
+              <a:t>Nomimasu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21769,51 +21769,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arapça</a:t>
+              <a:t>Nomu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22040,51 +22040,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japon kültüründe 'Hoşça kal' demenin en yaygın yolu hangisidir?</a:t>
+              <a:t>Japonya'da bahar aylarında açan ve ülkenin sembolü sayılan ünlü çiçek hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22158,51 +22158,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arigato</a:t>
+              <a:t>Lale</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22276,51 +22276,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sumimasen</a:t>
+              <a:t>Ayçiçeği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22394,51 +22394,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ohayo</a:t>
+              <a:t>Sakura</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22512,51 +22512,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sayonara</a:t>
+              <a:t>Gül</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22783,51 +22783,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japoncada olumsuz şimdiki zaman (örneğin: yapmıyorum) yapmak için fiilin sonuna genellikle ne eklenir?</a:t>
+              <a:t>Japonya'nın simgesi haline gelmiş, ülkenin en yüksek dağı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22901,51 +22901,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Desu</a:t>
+              <a:t>Torii</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23019,51 +23019,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ni</a:t>
+              <a:t>Fuji Dağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23137,51 +23137,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ka</a:t>
+              <a:t>Everest</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23255,51 +23255,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Masen</a:t>
+              <a:t>Alpler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23526,51 +23526,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonca bir cümleyi soru cümlesi yapmak için cümlenin sonuna hangi edat eklenir?</a:t>
+              <a:t>Japonya'da birine teşekkür etmek için hangisi söylenir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23644,51 +23644,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wa</a:t>
+              <a:t>Hai</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23762,51 +23762,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yo</a:t>
+              <a:t>Ohayo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23880,51 +23880,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ne</a:t>
+              <a:t>Moshi moshi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23998,51 +23998,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ka</a:t>
+              <a:t>Arigato</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24269,51 +24269,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japon kültüründe ünlü olan, içine çeşitli malzemeler konulan pirinç toplarına ne ad verilir?</a:t>
+              <a:t>Japonya'da bahar aylarında açan ve ülkeyi pembeye boyayan meşhur çiçek hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24387,51 +24387,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Onigiri</a:t>
+              <a:t>Orkide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24505,51 +24505,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sushi</a:t>
+              <a:t>Sakura</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24623,51 +24623,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ramen</a:t>
+              <a:t>Gül</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24741,51 +24741,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tempura</a:t>
+              <a:t>Lale</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25012,51 +25012,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japoncada 'ikimasu' (gitmek) fiilinin geçmiş zaman olumsuz hali aşağıdakilerden hangisidir?</a:t>
+              <a:t>Tokyo'da çok hızlı hareket eden ve Japonya'nın sembolü olan trenlere ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25130,51 +25130,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ikanai</a:t>
+              <a:t>Teleferik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25248,51 +25248,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ikimashita</a:t>
+              <a:t>Shinkansen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25366,51 +25366,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ikimasen</a:t>
+              <a:t>Tramvay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25484,51 +25484,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ikimasen deshita</a:t>
+              <a:t>Metro</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25755,51 +25755,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'nın başkenti neresidir?</a:t>
+              <a:t>Japonca 'Evet' anlamına gelen kelime hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25873,51 +25873,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tokyo</a:t>
+              <a:t>Sayonara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25991,51 +25991,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osaka</a:t>
+              <a:t>Iie</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26109,51 +26109,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kyoto</a:t>
+              <a:t>Konnichiwa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26227,51 +26227,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nagoya</a:t>
+              <a:t>Hai</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26498,51 +26498,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japoncada 'Watashi wa gakusei desu' cümlesinin Türkçe karşılığı nedir?</a:t>
+              <a:t>Japonya'da geleneksel kıyafetin adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26616,51 +26616,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sen öğrencisin.</a:t>
+              <a:t>Hanbok</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26734,51 +26734,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ben öğretmenim.</a:t>
+              <a:t>Kaftan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26852,51 +26852,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>O öğrenci.</a:t>
+              <a:t>Kimono</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26970,51 +26970,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ben öğrenciyim.</a:t>
+              <a:t>Sari</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>