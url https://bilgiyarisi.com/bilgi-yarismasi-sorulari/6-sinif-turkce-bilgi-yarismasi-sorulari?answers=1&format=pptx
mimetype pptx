--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -513,111 +513,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"Kırmızı elma ağaçtan düştü." cümlesinde 'kırmızı' kelimesi hangi sözcük türündedir?</a:t>
+              <a:t>"Güzel" kelimesinin zıt anlamlısı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -625,57 +625,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sıfat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,111 +749,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsim</a:t>
+              <a:t>Kötü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -861,57 +861,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fiil</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çirkin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zarf</a:t>
+              <a:t>Harika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"Sıcak hava herkesi bunalttı." cümlesinde 'sıcak' kelimesi hangi görevdedir?</a:t>
+              <a:t>Metin türlerinden hangisi kurgusaldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsim</a:t>
+              <a:t>Makale</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,111 +1492,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zarf</a:t>
+              <a:t>Haber</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1604,117 +1604,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fiil</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hikâye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1722,57 +1722,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sıfat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Deneme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi bir zaman zarfıdır?</a:t>
+              <a:t>"Göz" kelimesi hangi cümlede mecaz anlamdadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güzel</a:t>
+              <a:t>Gözlük taktı.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzmek</a:t>
+              <a:t>Gözüm ağrıyor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çanta</a:t>
+              <a:t>Gözünü sildi.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dün</a:t>
+              <a:t>Gözü yükseklerde.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi bir isimdir?</a:t>
+              <a:t>Aşağıdakilerden hangisi bir edattır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,111 +2860,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dün</a:t>
+              <a:t>Ve</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2972,117 +2972,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gülümsemek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gibi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,57 +3090,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Deniz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüksek</a:t>
+              <a:t>Veya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,111 +3485,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki cümlenin yüklemi hangisidir? 'Kitaptaki tüm hikayeleri dün akşam okudum.'</a:t>
+              <a:t>Grafik yorumlarken neye bakılmaz?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3597,57 +3597,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>dün akşam</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yazarın yaşına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>kitaptaki</a:t>
+              <a:t>Başlığa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,111 +3839,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>hikayeleri</a:t>
+              <a:t>Sütunlara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>okudum</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Verilere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,111 +4228,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki cümlenin öznesi hangisidir? 'Küçük çocuk, bahçede neşeyle koşuyordu.'</a:t>
+              <a:t>Aşağıdakilerden hangisi bir ünlemdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4340,57 +4340,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>koşuyordu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>neşeyle</a:t>
+              <a:t>İçin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,111 +4582,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>bahçede</a:t>
+              <a:t>Ve</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>küçük çocuk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gibi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki cümlede belirtili nesne hangisidir? 'Öğretmenimiz, tahtaya zor bir soru yazdı.'</a:t>
+              <a:t>"Kitaplar, kalemler, silgiler..." cümlesinde virgül ne için kullanılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>zor bir soru</a:t>
+              <a:t>Eş görevli kelimeleri ayırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>yazdı</a:t>
+              <a:t>Anlamı güçlendirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>öğretmenimiz</a:t>
+              <a:t>Sıralı cümleleri ayırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>tahtaya</a:t>
+              <a:t>Vurgu yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki cümlenin yer tamlayıcısı (dolaylı tümleç) hangisidir? 'Annem, mutfakta güzel yemekler pişiriyor.'</a:t>
+              <a:t>"Kırmızı elma ağaçtan düştü." cümlesinde 'kırmızı' kelimesi hangi sözcük türündedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>mutfakta</a:t>
+              <a:t>Sıfat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>annem</a:t>
+              <a:t>İsim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>pişiriyor</a:t>
+              <a:t>Fiil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>yemekler</a:t>
+              <a:t>Zarf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,111 +6457,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zarf tümlecini bulmak için yükleme hangi soru sorulur?</a:t>
+              <a:t>Aşağıdaki cümlelerin hangisinde 'koştu' kelimesi bir iş, oluş veya hareket bildiren bir fiildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6569,57 +6569,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>nasıl, ne zaman, niçin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bugün hava çok güzel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>kime, nerede</a:t>
+              <a:t>Kitap masanın üzerinde duruyor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,111 +6811,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>neyi, kimi</a:t>
+              <a:t>Koştu kelimesi bir isimdir.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6923,57 +6923,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>kim, ne</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Okulun bahçesinde hızlıca koştu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki cümlenin zarf tümleci hangisidir? 'Yarın sabah erkenden yola çıkacağız.'</a:t>
+              <a:t>Aşağıdakilerden hangisi bir varlığın adıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>yarın sabah erkenden</a:t>
+              <a:t>Kalem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>yola</a:t>
+              <a:t>Gelmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>yola çıkacağız</a:t>
+              <a:t>Hızlı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>çıkacağız</a:t>
+              <a:t>Güzel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cümlede işi yapanı bildiren öğeye ne denir?</a:t>
+              <a:t>"Çocuklar bahçede neşeyle oynuyor." cümlesinde 'neşeyle' kelimesi hangi sözcük türündedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,111 +8061,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>yüklem</a:t>
+              <a:t>Fiil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8173,117 +8173,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>zarf tümleci</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zarf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8291,57 +8291,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>özne</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sıfat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>nesne</a:t>
+              <a:t>İsim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,111 +8686,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki cümlelerin hangisinde 'koştu' kelimesi bir iş, oluş veya hareket bildiren bir fiildir?</a:t>
+              <a:t>Aşağıdakilerden hangisi yazım yanlışıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8798,57 +8798,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bugün hava çok güzel.</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Herkez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kitap masanın üzerinde duruyor.</a:t>
+              <a:t>Kirpik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,111 +9040,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koştu kelimesi bir isimdir.</a:t>
+              <a:t>Yalnız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9152,57 +9152,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Okulun bahçesinde hızlıca koştu.</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Herkes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki cümlenin yüklemi hangisidir? 'Bu güzel şehrin havası tertemizdi.'</a:t>
+              <a:t>Aşağıdaki cümlelerin hangisinde niteleme sıfatı kullanılmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,111 +9547,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>bu güzel şehir</a:t>
+              <a:t>Bazı öğrenciler dışarı çıktı.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,117 +9659,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>tertemizdi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bu kitap çok ilginç.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,57 +9777,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>bu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eski evimiz çok büyüktü.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>havası</a:t>
+              <a:t>Üç elma yedim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki cümlelerin hangisinde özne vurgulanmıştır?</a:t>
+              <a:t>Aşağıdakilerden hangisi bir durum zarfıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,111 +10290,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kitabı masaya bıraktı.</a:t>
+              <a:t>Okumak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,57 +10402,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Okula erken gittim.</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yavaşça</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,111 +10526,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bahçede çiçekler açtı.</a:t>
+              <a:t>Mavi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10638,57 +10638,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ali, dün bize geldi.</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Masa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,111 +10915,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Belirtisiz nesneyi bulmak için yükleme hangi soru sorulur?</a:t>
+              <a:t>Aşağıdaki kelimelerden hangisi bir fiil (eylem) değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11027,57 +11027,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>nasıl?</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Silgi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>kim?</a:t>
+              <a:t>Koşmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,111 +11269,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>nerede?</a:t>
+              <a:t>Gülmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11381,57 +11381,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>ne?</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yazmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,111 +11658,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki cümlenin hangisinde yer tamlayıcısı yoktur?</a:t>
+              <a:t>"Akşam eve erken döndük." cümlesinde 'erken' kelimesi hangi sözcük türündedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11770,57 +11770,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ders çalışıyorum.</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fiil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,111 +11894,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dışarıda kar yağıyor.</a:t>
+              <a:t>İsim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,57 +12006,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Eve geç geldim.</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zarf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kitapları rafa dizdim.</a:t>
+              <a:t>Sıfat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cümle öğeleri bulunurken ilk olarak hangi öğe tespit edilmelidir?</a:t>
+              <a:t>Aşağıdaki cümlelerin hangisinde altı çizili kelime bir isimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>nesne</a:t>
+              <a:t>Sıcak çay içtik.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>tümleç</a:t>
+              <a:t>Uzun boylu biriydi.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>özne</a:t>
+              <a:t>Hızlıca yürüdü.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>yüklem</a:t>
+              <a:t>Kedi çok tatlı görünüyor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki kelimelerin hangisinde bir 'ünsüz yumuşaması' vardır?</a:t>
+              <a:t>"Sıcak hava herkesi bunalttı." cümlesinde 'sıcak' kelimesi hangi görevdedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sessiz</a:t>
+              <a:t>İsim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Masa</a:t>
+              <a:t>Zarf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gözlük</a:t>
+              <a:t>Fiil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kitabı</a:t>
+              <a:t>Sıfat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki kelimelerden hangisinde 'ünlü düşmesi' meydana gelmiştir?</a:t>
+              <a:t>Aşağıdakilerden hangisi bir zaman zarfıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,111 +14005,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sessiz</a:t>
+              <a:t>Güzel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14117,57 +14117,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aklı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yüzmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,111 +14241,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yolcu</a:t>
+              <a:t>Çanta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14353,57 +14353,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kitapçı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dün</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Ağaç' kelimesine ünlü ile başlayan bir ek getirildiğinde hangisi doğru yazılır?</a:t>
+              <a:t>Aşağıdakilerden hangisi bir isimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,111 +14748,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ağaçı</a:t>
+              <a:t>Dün</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14860,117 +14860,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ağacı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gülümsemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,57 +14978,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ağaçıı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Deniz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ağaçı</a:t>
+              <a:t>Yüksek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Omuz' kelimesine '-um' eki getirildiğinde oluşan ses olayı hangisidir?</a:t>
+              <a:t>Aşağıdaki cümlenin yüklemi hangisidir? 'Kitaptaki tüm hikayeleri dün akşam okudum.'</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ünlü türemesi</a:t>
+              <a:t>dün akşam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ünsüz benzeşmesi</a:t>
+              <a:t>kitaptaki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ünsüz türemesi</a:t>
+              <a:t>hikayeleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ünlü düşmesi</a:t>
+              <a:t>okudum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki cümlelerin hangisinde ünsüz yumuşamasına uğramış bir kelime vardır?</a:t>
+              <a:t>Aşağıdaki cümlenin öznesi hangisidir? 'Küçük çocuk, bahçede neşeyle koşuyordu.'</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınıfta herkes sessizdi.</a:t>
+              <a:t>koşuyordu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Masanın üzerini temizledim.</a:t>
+              <a:t>neşeyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bugün okula erken gittim.</a:t>
+              <a:t>bahçede</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çocuğun çantası çok ağır.</a:t>
+              <a:t>küçük çocuk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,111 +16859,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi bir varlığın adıdır?</a:t>
+              <a:t>"O" kelimesi hangi cümlede kişi zamiridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16971,57 +16971,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kalem</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>O çocuk benim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gelmek</a:t>
+              <a:t>O kitabı okudum.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,111 +17213,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızlı</a:t>
+              <a:t>O masa eski.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17325,57 +17325,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Güzel</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>O, bugün gelmedi.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki kelimelerin hangisinde ünlü düşmesi yoktur?</a:t>
+              <a:t>Aşağıdaki cümlede belirtili nesne hangisidir? 'Öğretmenimiz, tahtaya zor bir soru yazdı.'</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,57 +17714,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Beyni</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>zor bir soru</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karnı</a:t>
+              <a:t>yazdı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,111 +17956,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Burnu</a:t>
+              <a:t>öğretmenimiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yolu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>tahtaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Yurt' kelimesi ünlü ile başlayan bir ek aldığında nasıl yazılır?</a:t>
+              <a:t>Aşağıdaki cümlenin yer tamlayıcısı (dolaylı tümleç) hangisidir? 'Annem, mutfakta güzel yemekler pişiriyor.'</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yurdu</a:t>
+              <a:t>mutfakta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yurda</a:t>
+              <a:t>annem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yurtda</a:t>
+              <a:t>pişiriyor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yurtu</a:t>
+              <a:t>yemekler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki kelimelerin hangisinde hem ünlü düşmesi hem de ünsüz yumuşaması vardır?</a:t>
+              <a:t>Zarf tümlecini bulmak için yükleme hangi soru sorulur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,117 +19200,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Omzu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>nasıl, ne zaman, niçin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19318,57 +19318,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ağzı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>kime, nerede</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sabrı</a:t>
+              <a:t>neyi, kimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aklını</a:t>
+              <a:t>kim, ne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,111 +19831,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Kitap' kelimesi hangi ekle birleşirse ünsüz yumuşamasına uğrar?</a:t>
+              <a:t>Aşağıdaki cümlenin zarf tümleci hangisidir? 'Yarın sabah erkenden yola çıkacağız.'</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19943,117 +19943,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>-çı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>yarın sabah erkenden</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20061,57 +20061,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>-ı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>yola</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>-lar</a:t>
+              <a:t>yola çıkacağız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>-ta</a:t>
+              <a:t>çıkacağız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Gönül' kelimesine '-ü' eki gelirse kelime nasıl değişir?</a:t>
+              <a:t>Cümlede işi yapanı bildiren öğeye ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gönülü</a:t>
+              <a:t>yüklem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,111 +20810,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gönüli</a:t>
+              <a:t>zarf tümleci</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20922,117 +20922,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gönülü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>özne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21040,57 +21040,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gönlü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>nesne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki kelimelerin hangisinde ünsüz yumuşaması kuralına aykırı bir durum vardır?</a:t>
+              <a:t>Aşağıdaki cümlenin yüklemi hangisidir? 'Bu güzel şehrin havası tertemizdi.'</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Durağı</a:t>
+              <a:t>bu güzel şehir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hukuku</a:t>
+              <a:t>tertemizdi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kitabı</a:t>
+              <a:t>bu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayağı</a:t>
+              <a:t>havası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,111 +22060,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Şehir' kelimesine '-i' eki gelirse ne olur?</a:t>
+              <a:t>Aşağıdaki cümlelerin hangisinde özne vurgulanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22172,57 +22172,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şehri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kitabı masaya bıraktı.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şehr</a:t>
+              <a:t>Okula erken gittim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,111 +22414,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şehiri</a:t>
+              <a:t>Bahçede çiçekler açtı.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22526,57 +22526,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şehri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ali, dün bize geldi.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir olay yazısında, okuyucunun zihninde bir olay örgüsü canlandırmayı amaçlayan anlatım biçimi hangisidir?</a:t>
+              <a:t>Belirtisiz nesneyi bulmak için yükleme hangi soru sorulur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Açıklama</a:t>
+              <a:t>nasıl?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,111 +23039,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Betimleme</a:t>
+              <a:t>kim?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23151,117 +23151,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Öyküleme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>nerede?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23269,57 +23269,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tartışma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ne?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,111 +23546,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Varlıkların ayırt edici özelliklerini sözcüklerle resmeder gibi anlatmaya ne ad verilir?</a:t>
+              <a:t>Aşağıdaki cümlenin hangisinde yer tamlayıcısı yoktur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23658,117 +23658,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tartışma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ders çalışıyorum.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23776,57 +23776,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Betimleme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dışarıda kar yağıyor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Açıklama</a:t>
+              <a:t>Eve geç geldim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öyküleme</a:t>
+              <a:t>Kitapları rafa dizdim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okuyucuya bilgi vermek, bir konuyu öğretmek amacıyla yazılan yazılarda hangi anlatım biçimi kullanılır?</a:t>
+              <a:t>Cümle öğeleri bulunurken ilk olarak hangi öğe tespit edilmelidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öyküleme</a:t>
+              <a:t>nesne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,111 +24525,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Betimleme</a:t>
+              <a:t>tümleç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24637,117 +24637,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Açıklama</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>özne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24755,57 +24755,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tartışma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>yüklem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"Çocuklar bahçede neşeyle oynuyor." cümlesinde 'neşeyle' kelimesi hangi sözcük türündedir?</a:t>
+              <a:t>Aşağıdakilerden hangisi bir bağlaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,111 +25150,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fiil</a:t>
+              <a:t>İçin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25262,57 +25262,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zarf</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gibi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,111 +25386,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıfat</a:t>
+              <a:t>Kadar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25498,57 +25498,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İsim</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ve</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazarın kendi düşüncesini savunup, karşıt görüşü çürütmeye çalıştığı anlatım biçimi hangisidir?</a:t>
+              <a:t>Aşağıdaki kelimelerin hangisinde bir 'ünsüz yumuşaması' vardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Öyküleme</a:t>
+              <a:t>Sessiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Açıklama</a:t>
+              <a:t>Masa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Betimleme</a:t>
+              <a:t>Gözlük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tartışma</a:t>
+              <a:t>Kitabı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,111 +26518,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki cümlelerin hangisinde niteleme sıfatı kullanılmıştır?</a:t>
+              <a:t>Kişileştirme sanatı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26630,57 +26630,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bazı öğrenciler dışarı çıktı.</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnsan özelliklerinin doğaya verilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,111 +26754,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bu kitap çok ilginç.</a:t>
+              <a:t>Benzetme yapılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26866,57 +26866,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Eski evimiz çok büyüktü.</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bilgi verilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üç elma yedim.</a:t>
+              <a:t>Abartma yapılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi bir durum zarfıdır?</a:t>
+              <a:t>Cümle sonunda hangi noktalama işareti kullanılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okumak</a:t>
+              <a:t>Virgül</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yavaşça</a:t>
+              <a:t>Nokta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mavi</a:t>
+              <a:t>İki nokta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Masa</a:t>
+              <a:t>Kısa çizgi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,111 +28004,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki kelimelerden hangisi bir fiil (eylem) değildir?</a:t>
+              <a:t>Aşağıdakilerden hangisi topluluk ismidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28116,117 +28116,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Silgi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Öğrenci</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28234,57 +28234,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Koşmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sınıf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gülmek</a:t>
+              <a:t>Kitap</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yazmak</a:t>
+              <a:t>Defter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>"Akşam eve erken döndük." cümlesinde 'erken' kelimesi hangi sözcük türündedir?</a:t>
+              <a:t>"Sınavı geçmek için çalıştım." cümlesi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,111 +28865,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fiil</a:t>
+              <a:t>Koşul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28977,117 +28977,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İsim</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Amaç-sonuç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29095,57 +29095,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zarf</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Neden-sonuç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıfat</a:t>
+              <a:t>Nesnel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki cümlelerin hangisinde altı çizili kelime bir isimdir?</a:t>
+              <a:t>Özel isimler nasıl başlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıcak çay içtik.</a:t>
+              <a:t>Rakamla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzun boylu biriydi.</a:t>
+              <a:t>Küçük harfle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızlıca yürüdü.</a:t>
+              <a:t>İşaretle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kedi çok tatlı görünüyor.</a:t>
+              <a:t>Büyük harfle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>