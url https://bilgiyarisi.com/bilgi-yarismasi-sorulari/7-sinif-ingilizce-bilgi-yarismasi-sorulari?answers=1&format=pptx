--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>mussel</a:t>
+              <a:t>Mustafa Kemal Atatürk ... in 1881.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,111 +631,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>safran</a:t>
+              <a:t>has born</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -743,117 +743,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>midye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>is born</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -861,57 +861,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>karides</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>was born</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>paella</a:t>
+              <a:t>born</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>We _______ a great time at the party last Saturday.</a:t>
+              <a:t>I ... this movie before.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,111 +1374,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>has</a:t>
+              <a:t>saw</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1486,117 +1486,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>had</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>see</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1604,57 +1604,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>having</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>have seen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>have</a:t>
+              <a:t>am seeing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,111 +1999,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Look! The baby _______ in the garden.</a:t>
+              <a:t>They ... to the theatre yesterday.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2111,57 +2111,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>is playing</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>are going</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>plays</a:t>
+              <a:t>have gone</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,111 +2353,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>play</a:t>
+              <a:t>go</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2465,57 +2465,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>played</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>went</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,111 +2742,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I _______ my keys ten minutes ago.</a:t>
+              <a:t>Have you finished the project? - Yes, I ...</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2854,57 +2854,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>lost</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>do</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,111 +2978,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>lose</a:t>
+              <a:t>am</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,57 +3090,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>loses</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>did</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>losing</a:t>
+              <a:t>have</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Water _______ at 100 degrees Celsius.</a:t>
+              <a:t>He ... as a teacher for 20 years.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,111 +3603,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>is boiling</a:t>
+              <a:t>worked</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3715,117 +3715,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>boiled</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>has worked</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,57 +3833,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>boils</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>is working</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>boil</a:t>
+              <a:t>works</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,111 +4228,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>She _______ her grandmother last weekend.</a:t>
+              <a:t>I ... my keys, I cannot find them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4340,117 +4340,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>visiting</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>have lost</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4458,57 +4458,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>visited</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>am losing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>visits</a:t>
+              <a:t>lose</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>visit</a:t>
+              <a:t>lost</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Listen! The birds _______ in the trees.</a:t>
+              <a:t>Did you ... to the party last night?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,111 +5089,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>sang</a:t>
+              <a:t>gone</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5201,57 +5201,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>sings</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>go</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,111 +5325,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>sing</a:t>
+              <a:t>went</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5437,57 +5437,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>are singing</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>going</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,111 +5714,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>He _______ a book when I saw him.</a:t>
+              <a:t>mussel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5826,117 +5826,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>was reading</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>safran</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5944,57 +5944,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>is reading</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>midye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>read</a:t>
+              <a:t>karides</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>reads</a:t>
+              <a:t>paella</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okulda dersleri işlediğimiz, içinde yazı tahtası ve sıraların bulunduğu yere ne denir?</a:t>
+              <a:t>prawn</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Library</a:t>
+              <a:t>yufka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Garden</a:t>
+              <a:t>hamur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Canteen</a:t>
+              <a:t>yoğurmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Classroom</a:t>
+              <a:t>karides</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Annemin erkek kardeşine İngilizcede ne denir?</a:t>
+              <a:t>slice</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brother</a:t>
+              <a:t>sürmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grandfather</a:t>
+              <a:t>kesmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uncle</a:t>
+              <a:t>dilimlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cousin</a:t>
+              <a:t>doğramak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okulda fen bilgisi deneylerini yaptığımız yere ne isim verilir?</a:t>
+              <a:t>chop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Laboratory</a:t>
+              <a:t>doğramak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gym</a:t>
+              <a:t>fırında pişirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Staff room</a:t>
+              <a:t>yağda kızartmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Playground</a:t>
+              <a:t>buharda pişirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>prawn</a:t>
+              <a:t>I ... to London three times so far.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>yufka</a:t>
+              <a:t>go</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,111 +8922,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>hamur</a:t>
+              <a:t>went</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9034,117 +9034,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>yoğurmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>have been</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9152,57 +9152,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>karides</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>was</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anne ve babamızın ortak adı İngilizcede nedir?</a:t>
+              <a:t>I _______ to school by bus every day. (Boşluğa ne gelmelidir?)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,57 +9541,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Relatives</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>go</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siblings</a:t>
+              <a:t>going</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,111 +9783,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Children</a:t>
+              <a:t>went</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9895,57 +9895,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Parents</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>goes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,111 +10172,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okulda teneffüslerde oynadığımız veya vakit geçirdiğimiz dış alana ne denir?</a:t>
+              <a:t>She _______ a delicious cake yesterday afternoon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10284,117 +10284,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Office</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>baked</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,57 +10402,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Playground</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>bake</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Floor</a:t>
+              <a:t>is baking</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Corridor</a:t>
+              <a:t>bakes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halamızın veya teyzemizin çocuğuna İngilizcede ne denir?</a:t>
+              <a:t>My father _______ coffee right now in the kitchen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,111 +11033,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nephew</a:t>
+              <a:t>drank</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11145,117 +11145,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Niece</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>is drinking</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11263,57 +11263,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cousin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>drink</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brother</a:t>
+              <a:t>drinks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okulda kitap ödünç alıp sessizce ders çalıştığımız yere ne denir?</a:t>
+              <a:t>They _______ at the cinema last night. (Boşluğa ne gelmelidir?)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Canteen</a:t>
+              <a:t>are</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Art room</a:t>
+              <a:t>was</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gym</a:t>
+              <a:t>be</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Library</a:t>
+              <a:t>were</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kız kardeşin veya erkek kardeşin için kullanılan genel terim hangisidir?</a:t>
+              <a:t>Ali _______ his homework every evening.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cousins</a:t>
+              <a:t>do</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grandparents</a:t>
+              <a:t>did</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parents</a:t>
+              <a:t>doing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siblings</a:t>
+              <a:t>does</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okulda beden eğitimi dersinin yapıldığı kapalı alana ne denir?</a:t>
+              <a:t>We _______ a great time at the party last Saturday.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Garden</a:t>
+              <a:t>has</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gym</a:t>
+              <a:t>had</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Restroom</a:t>
+              <a:t>having</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Classroom</a:t>
+              <a:t>have</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Babanın babası veya annenin babası için kullanılan kelime nedir?</a:t>
+              <a:t>Look! The baby _______ in the garden.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,117 +13999,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Uncle</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>is playing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14117,57 +14117,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Grandfather</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>plays</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Father</a:t>
+              <a:t>play</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brother</a:t>
+              <a:t>played</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okulda yemek yediğimiz veya alışveriş yaptığımız bölüme ne denir?</a:t>
+              <a:t>I _______ my keys ten minutes ago.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Canteen</a:t>
+              <a:t>lost</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Staff room</a:t>
+              <a:t>lose</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Laboratory</a:t>
+              <a:t>loses</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Corridor</a:t>
+              <a:t>losing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,111 +15373,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Annemizin kız kardeşine İngilizcede ne denir?</a:t>
+              <a:t>Water _______ at 100 degrees Celsius.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15485,57 +15485,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aunt</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>is boiling</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,111 +15609,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grandmother</a:t>
+              <a:t>boiled</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15721,57 +15721,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mother</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>boils</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sister</a:t>
+              <a:t>boil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birine 'Sola dön' demek için hangi ifade kullanılır?</a:t>
+              <a:t>She _______ her grandmother last weekend.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,111 +16234,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Turn right</a:t>
+              <a:t>visiting</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16346,117 +16346,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cross the street</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>visited</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16464,57 +16464,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Turn left</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>visits</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Go straight</a:t>
+              <a:t>visit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>slice</a:t>
+              <a:t>She ... a famous novel last year.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>sürmek</a:t>
+              <a:t>has written</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>kesmek</a:t>
+              <a:t>writes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>dilimlemek</a:t>
+              <a:t>wrote</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>doğramak</a:t>
+              <a:t>is writing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Havalimanında uçağa binmeden önce bilet kontrolü yapılan yer neresidir?</a:t>
+              <a:t>Listen! The birds _______ in the trees.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,111 +17720,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Information desk</a:t>
+              <a:t>sang</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17832,57 +17832,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Check-in desk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>sings</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,111 +17956,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arrivals</a:t>
+              <a:t>sing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Lost property</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>are singing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,111 +18345,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Go straight ahead' ifadesinin Türkçe karşılığı nedir?</a:t>
+              <a:t>He _______ a book when I saw him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18457,117 +18457,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Geri dön</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>was reading</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,57 +18575,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dümdüz git</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>is reading</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yolu geç</a:t>
+              <a:t>read</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sağa dön</a:t>
+              <a:t>reads</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir şehri ziyaret ederken tarihi yerleri görmek için hangi kelime kullanılır?</a:t>
+              <a:t>Okulda dersleri işlediğimiz, içinde yazı tahtası ve sıraların bulunduğu yere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Packing</a:t>
+              <a:t>Library</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,111 +19324,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Landing</a:t>
+              <a:t>Garden</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19436,117 +19436,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sightseeing</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Canteen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19554,57 +19554,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Booking</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Classroom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,111 +19831,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birine 'Affedersiniz, kütüphane nerede?' diye sormak için hangisi doğrudur?</a:t>
+              <a:t>Annemin erkek kardeşine İngilizcede ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19943,57 +19943,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Where is the library?</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Brother</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,111 +20067,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Go to library?</a:t>
+              <a:t>Grandfather</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,57 +20179,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>How can I go to library?</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Uncle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Is library near?</a:t>
+              <a:t>Cousin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,111 +20574,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Otelde kalmak için yapılan işleme ne denir?</a:t>
+              <a:t>Okulda fen bilgisi deneylerini yaptığımız yere ne isim verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20686,57 +20686,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Reservation</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Laboratory</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Transportation</a:t>
+              <a:t>Gym</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,111 +20928,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Destination</a:t>
+              <a:t>Staff room</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21040,57 +21040,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Accommodation</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Playground</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir caddenin karşısına geçmek için hangi ifade kullanılır?</a:t>
+              <a:t>Anne ve babamızın ortak adı İngilizcede nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Go past</a:t>
+              <a:t>Relatives</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,111 +21553,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Take the first right</a:t>
+              <a:t>Siblings</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21665,117 +21665,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cross the street</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Children</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21783,57 +21783,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Turn around</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Parents</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,111 +22060,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>'Next to' kelimesinin Türkçe anlamı nedir?</a:t>
+              <a:t>Okulda teneffüslerde oynadığımız veya vakit geçirdiğimiz dış alana ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22172,117 +22172,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yanında</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Office</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22290,57 +22290,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Uzağında</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Playground</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karşısında</a:t>
+              <a:t>Floor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arasında</a:t>
+              <a:t>Corridor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uçağın havaalanına iniş yapmasına ne denir?</a:t>
+              <a:t>Halamızın veya teyzemizin çocuğuna İngilizcede ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Take off</a:t>
+              <a:t>Nephew</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Departure</a:t>
+              <a:t>Niece</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Landing</a:t>
+              <a:t>Cousin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arrival</a:t>
+              <a:t>Brother</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Haritada iki yerin arasında olduğunu belirtmek için hangi kelime kullanılır?</a:t>
+              <a:t>Okulda kitap ödünç alıp sessizce ders çalıştığımız yere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,111 +23664,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Behind</a:t>
+              <a:t>Canteen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23776,57 +23776,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Between</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Art room</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,111 +23900,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Opposite</a:t>
+              <a:t>Gym</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24012,57 +24012,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Near</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Library</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir yerin 'karşısında' olduğunu belirtmek için hangisi kullanılır?</a:t>
+              <a:t>Kız kardeşin veya erkek kardeşin için kullanılan genel terim hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Next to</a:t>
+              <a:t>Cousins</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,111 +24525,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>On the corner</a:t>
+              <a:t>Grandparents</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24637,117 +24637,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Opposite</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Parents</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24755,57 +24755,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Straight</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Siblings</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,111 +25032,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>chop</a:t>
+              <a:t>Have you ever ... a famous person?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25144,57 +25144,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>doğramak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>meet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,111 +25268,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>fırında pişirmek</a:t>
+              <a:t>meets</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,57 +25380,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>yağda kızartmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>met</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>buharda pişirmek</a:t>
+              <a:t>meeting</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Turistlerin şehri gezmek için kullandığı, genellikle üstü açık olan taşıt nedir?</a:t>
+              <a:t>Okulda beden eğitimi dersinin yapıldığı kapalı alana ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,111 +25893,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Train</a:t>
+              <a:t>Garden</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26005,117 +26005,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ferry</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gym</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26123,57 +26123,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sightseeing bus</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Restroom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Subway</a:t>
+              <a:t>Classroom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,111 +26518,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I _______ to school by bus every day. (Boşluğa ne gelmelidir?)</a:t>
+              <a:t>He ... his degree in 2010.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26630,117 +26630,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>go</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>has completed</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26748,57 +26748,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>going</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>completed</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>went</a:t>
+              <a:t>completes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>goes</a:t>
+              <a:t>is completing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,111 +27261,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>She _______ a delicious cake yesterday afternoon.</a:t>
+              <a:t>I ... my homework yet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27373,57 +27373,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>baked</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>am not doing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>bake</a:t>
+              <a:t>don't do</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,111 +27615,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>is baking</a:t>
+              <a:t>didn't do</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27727,57 +27727,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>bakes</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>haven't done</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>My father _______ coffee right now in the kitchen.</a:t>
+              <a:t>When ... he graduate from university?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,111 +28122,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>drank</a:t>
+              <a:t>has</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28234,117 +28234,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>is drinking</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>is</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28352,57 +28352,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>drink</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>did</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>drinks</a:t>
+              <a:t>was</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,111 +28747,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>They _______ at the cinema last night. (Boşluğa ne gelmelidir?)</a:t>
+              <a:t>She has ... to Paris twice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28859,57 +28859,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>are</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>gone</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>was</a:t>
+              <a:t>went</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,111 +29101,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>be</a:t>
+              <a:t>go</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29213,57 +29213,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>were</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>going</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ali _______ his homework every evening.</a:t>
+              <a:t>Alexander Graham Bell ... the telephone.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,111 +29608,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>do</a:t>
+              <a:t>invents</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29720,57 +29720,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>did</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>invented</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,111 +29844,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>doing</a:t>
+              <a:t>has invented</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29956,57 +29956,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>does</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>inventing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>