--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -513,111 +513,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kur'an-ı Kerim'in temel mesajları arasında yer alan ve insanın evrendeki konumunu belirleyen temel ilke aşağıdakilerden hangisidir?</a:t>
+              <a:t>Biruni'nin Dünya'nın çevresini hesaplaması, İslam medeniyetinde hangisine önem verildiğini kanıtlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -625,57 +625,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğa olaylarının rastlantısal olduğunun kabulü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pozitif bilimler ve gözlem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsanın sadece kendi çıkarlarını koruması</a:t>
+              <a:t>Sadece teoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,111 +867,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece maddi başarıya odaklanılması</a:t>
+              <a:t>Ticaret</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -979,57 +979,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnsanın yeryüzünün halifesi olarak sorumluluk taşıması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mitoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,111 +1256,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diyanet İşleri Başkanlığının temel işlevi aşağıdakilerden hangisidir?</a:t>
+              <a:t>Budizm'de 'Samsara' nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1368,57 +1368,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İslam dini konusunda toplumu aydınlatmak ve din hizmetlerini yürütmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bir dua türü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,111 +1492,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyasi partilerin faaliyetlerini denetlemek</a:t>
+              <a:t>Kutsal bir mekan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1604,57 +1604,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Diğer dinlerin inanç esaslarını değiştirmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Doğum, ölüm ve yeniden doğum döngüsü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tüm vatandaşların ibadet etmesini zorunlu kılmak</a:t>
+              <a:t>Sadece acı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hinduizm'in temel özelliklerinden biri olan ve 'ruh göçü' anlamına gelen kavram hangisidir?</a:t>
+              <a:t>İslam sanatında camilerin 'estetik' yönü neye hizmet eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,111 +2117,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vahiy</a:t>
+              <a:t>Mimarların ünlü olmasına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2229,117 +2229,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Reenkarnasyon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece görsel zevke</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2347,57 +2347,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nirvana</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnsanın iç huzuruna ve Allah'a yönelmesine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tevhid</a:t>
+              <a:t>Şehrin güzel görünmesine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,111 +2742,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dinlerarası diyalog sürecinde Müslüman bir bireyin tutumu nasıl olmalıdır?</a:t>
+              <a:t>Bireysel inanç özgürlüğü, bir kişinin dinini değiştirmesine izin verir mi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2854,57 +2854,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İslam'ın ilkelerine bağlı kalarak nezaket ve saygı çerçevesinde iletişim kurmalıdır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hayır, yasaktır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diğer dinlerin mensuplarını zorla İslam'a davet etmelidir</a:t>
+              <a:t>Sadece aile izniyle olur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,111 +3096,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi inancından taviz vererek diğerlerini onaylamalıdır</a:t>
+              <a:t>Sadece mahkeme kararıyla olur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3208,57 +3208,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Diğer din mensuplarıyla hiçbir etkileşime girmemelidir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Evet, bu temel bir insan hakkıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bireysel inanç özgürlüğü bağlamında, Kur'an'daki 'Dinde zorlama yoktur' ayeti neyi ifade eder?</a:t>
+              <a:t>İslam'da yardımlaşma sadece 'zekât' ile mi sınırlıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,111 +3603,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbadetlerin isteğe bağlı olduğunu</a:t>
+              <a:t>Evet, sadece zekâttır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3715,57 +3715,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnsanın inancını seçmede özgür olduğunu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece ramazandadır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,111 +3839,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dinin toplum için bir gereklilik olmadığını</a:t>
+              <a:t>Sadece akrabalar içindir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hiçbir kuralın bulunmadığını</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hayır, sadaka, infak ve hediyeleşme de vardır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,111 +4228,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teknolojinin ve sosyal medyanın kullanımı ile ilgili İslami etik değerler açısından en doğru yaklaşım hangisidir?</a:t>
+              <a:t>Dinlerarası diyalogda 'ortak değerler' neler olabilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4340,57 +4340,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mahremiyete saygı göstererek ve doğru bilgi paylaşarak kullanmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece siyasi hedefler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyal medyada her türlü eleştiriyi özgürce yapmak</a:t>
+              <a:t>Sadece kutsal kitaplar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,111 +4582,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyal medyayı hiçbir şekilde kullanmamak</a:t>
+              <a:t>Sadece ibadet şekilleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Teknolojiyi sadece eğlence amaçlı kullanmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Adalet, barış ve merhamet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,111 +4971,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LGS'de karşılaşılan 'ayet meali yorumlama' tipi sorularda başarılı olmak için aşağıdakilerden hangisi en gereklidir?</a:t>
+              <a:t>Teknolojinin din eğitimi üzerindeki etkisi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5083,57 +5083,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kavramları bilmek ve metindeki mesajı analiz edebilmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Din eğitimini imkansız kılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,111 +5207,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece tarihsel bilgileri hatırlamak</a:t>
+              <a:t>Sadece oyun oynamaya yarar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,57 +5319,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ayetlerin tamamını ezberlemek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bilgiye ulaşmayı kolaylaştırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sorunun cevabını seçeneklerden tahmin etmek</a:t>
+              <a:t>Dini tamamen değiştirir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kur'an-ı Kerim'de yer alan 'İnsan için ancak çalıştığının karşılığı vardır' ayeti, hangi temel evrensel değerle doğrudan ilişkilidir?</a:t>
+              <a:t>Kur'an-ı Kerim'in temel mesajları arasında yer alan ve insanın evrendeki konumunu belirleyen temel ilke aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tevazu</a:t>
+              <a:t>Doğa olaylarının rastlantısal olduğunun kabulü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cömertlik</a:t>
+              <a:t>İnsanın sadece kendi çıkarlarını koruması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sabır</a:t>
+              <a:t>Sadece maddi başarıya odaklanılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Emek ve çaba</a:t>
+              <a:t>İnsanın yeryüzünün halifesi olarak sorumluluk taşıması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslam'da ibadet anlayışının bireysel gelişime en büyük katkısı aşağıdakilerden hangisidir?</a:t>
+              <a:t>İslam'da ibadet anlayışının bireysel gelişim üzerindeki en temel etkisi aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekonomik kazanç sağlaması</a:t>
+              <a:t>Kişinin toplumsal statüsünü yükseltmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,111 +6693,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplumsal statüsünü yükseltmesi</a:t>
+              <a:t>Ekonomik kazançların artmasına yardımcı olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6805,117 +6805,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Siyasal iktidarı desteklemesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnsanın iç dünyasını zenginleştirip ahlakını güzelleştirmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6923,57 +6923,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnsanın iç huzurunu ve disiplinini sağlaması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece ölümden sonraki hayatı garanti altına alması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslam medeniyetinde camilerin sadece ibadet mekanı olmasının ötesinde üstlendiği temel işlev aşağıdakilerden hangisidir?</a:t>
+              <a:t>Tarihsel süreçte camilerin sadece namaz kılınan yerler olmayıp aynı zamanda birer eğitim merkezi olmasının temel nedeni nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,111 +7318,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Askeri eğitimlerin yapılması</a:t>
+              <a:t>Okul binalarının inşa edilmesinin yasak olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,117 +7430,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ticari ürünlerin depolanması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İslam medeniyetinde ilim ve ibadetin bir bütün olarak görülmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7548,57 +7548,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Eğitim ve sosyal dayanışma merkezi olması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mimarinin eğitim için daha uygun olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyasi kararların onaylanması</a:t>
+              <a:t>İnsanların cami dışında toplanmasının zor olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hz. Muhammed'in Veda Hutbesi'nde üzerinde durduğu en temel insan hakkı aşağıdakilerden hangisidir?</a:t>
+              <a:t>Hz. Muhammed'in Veda Hutbesi'nde özellikle vurguladığı temel insan haklarından biri aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaşam ve onur hakkı</a:t>
+              <a:t>Can, mal ve namus güvenliğinin dokunulmazlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğitim hakkı</a:t>
+              <a:t>Devletin mutlak otoritesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mülkiyet hakkı</a:t>
+              <a:t>Sınıfsal farklılıkların korunması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Seyahat özgürlüğü</a:t>
+              <a:t>Sadece belirli bir topluluğun hakları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslam'da ibadet anlayışının bireysel gelişim üzerindeki en temel etkisi aşağıdakilerden hangisidir?</a:t>
+              <a:t>Zekâtın İslam'daki şartlarından biri olan 'nisap miktarı' neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişinin toplumsal statüsünü yükseltmesi</a:t>
+              <a:t>Zekâtın verileceği kişi sayısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekonomik kazançların artmasına yardımcı olması</a:t>
+              <a:t>Zekâtın miktarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsanın iç dünyasını zenginleştirip ahlakını güzelleştirmesi</a:t>
+              <a:t>Zekât yükümlüsü olabilmek için gereken asgari zenginlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece ölümden sonraki hayatı garanti altına alması</a:t>
+              <a:t>Zekâtın verileceği zaman</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslam medeniyetinin bilime katkı sağladığı 'Altın Çağ' dönemi için aşağıdakilerden hangisi söylenemez?</a:t>
+              <a:t>İslam medeniyetinin bilime katkıları göz önüne alındığında, 'El-Kanun fi't-Tıb' adlı eseriyle tıp dünyasına yön veren bilim insanı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gözlem ve deney teşvik edilmiştir</a:t>
+              <a:t>Harezmi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,111 +9665,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Farklı kültürlerin bilgileri tercüme edilmiştir</a:t>
+              <a:t>Farabi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,117 +9777,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece dini ilimlere odaklanılmıştır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Biruni</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9895,57 +9895,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Akıl ve vahiy dengesi önemsenmiştir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İbn Sina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,111 +10172,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tıp dünyasında 'El-Kanun fi't-Tıb' adlı eseriyle yüzyıllarca Avrupa'da ders kitabı olarak okutulan Müslüman bilim insanı kimdir?</a:t>
+              <a:t>İslam estetiği ve sanatında, tevhid inancını yansıtan ve sonsuzluğu simgeleyen en yaygın sanat dalı aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10284,57 +10284,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İbn Sina</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hat sanatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,111 +10408,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harezmi</a:t>
+              <a:t>Heykel sanatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10520,57 +10520,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Farabi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Geometrik desenler ve tezhip</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Biruni</a:t>
+              <a:t>Portre resim sanatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslam estetiği ve sanatında figüratif resim yerine hat, tezhip ve ebru gibi sanatların gelişmesinin temel sebebi nedir?</a:t>
+              <a:t>Ahlaki karar verme sürecinde bir bireyin temel alması gereken en doğru yaklaşım hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece sarayların süslenmesi</a:t>
+              <a:t>Toplumun çoğunluğunun ne yaptığına bakmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanatçıların yeteneksiz olması</a:t>
+              <a:t>Sadece yasal kuralları dikkate almak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Malzeme eksikliği</a:t>
+              <a:t>Kendi çıkarlarını en üst düzeyde tutmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tevhid inancının ve soyut düşüncenin yansıtılması</a:t>
+              <a:t>Kur'an'ın ilkeleri ve vicdani değerlerle hareket etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ahlaki bir karar verme sürecinde bir bireyin ilk yapması gereken aşağıdakilerden hangisidir?</a:t>
+              <a:t>İslam'da sosyal adalet ve yardımlaşmanın kurumsallaşmış hali olan ve zenginden alınıp ihtiyaç sahibine verilen ibadet hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,111 +11776,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece kendi çıkarlarını göz önünde bulundurmak</a:t>
+              <a:t>Hac</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11888,117 +11888,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>En kısa sürede karar verip uygulamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zekât</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,57 +12006,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kararın temel değerlere ve vicdana uygunluğunu sorgulamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kurban</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çevresindekilerin ne diyeceğini düşünmek</a:t>
+              <a:t>Oruç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyal adalet ve yardımlaşma ilkeleri çerçevesinde İslam'ın teşvik ettiği, toplumdaki gelir adaletsizliğini gidermeyi hedefleyen mali ibadet hangisidir?</a:t>
+              <a:t>Türkiye'de din ve devlet ilişkisini düzenleyen laiklik ilkesinin temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,111 +12519,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oruç</a:t>
+              <a:t>Dini kurumların devlet yönetimine dahil edilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,117 +12631,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hac</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Din ve devlet işlerinin birbirinden ayrılarak inanç özgürlüğünün güvence altına alınması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12749,57 +12749,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zekât</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Devletin tüm dinleri yasaklaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kelime-i Şehadet</a:t>
+              <a:t>Dinin toplum hayatından tamamen çıkarılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,111 +13144,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de din ve devlet ilişkisini düzenleyen laiklik ilkesinin temel amacı nedir?</a:t>
+              <a:t>Diyanet İşleri Başkanlığının temel işlevi aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13256,57 +13256,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dini tamamen yasaklamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İslam dini konusunda toplumu aydınlatmak ve din hizmetlerini yürütmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,111 +13380,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dini kurumların siyaset üstü olması</a:t>
+              <a:t>Siyasi partilerin faaliyetlerini denetlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,57 +13492,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Devletin tüm dinlere eşit mesafede durarak inanç özgürlüğünü koruması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Diğer dinlerin inanç esaslarını değiştirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Devletin dini kurallarla yönetilmesi</a:t>
+              <a:t>Tüm vatandaşların ibadet etmesini zorunlu kılmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Diyanet İşleri Başkanlığının toplumdaki temel işlevi aşağıdakilerden hangisidir?</a:t>
+              <a:t>Hinduizm'in temel özelliklerinden biri olan ve 'ruh göçü' anlamına gelen kavram hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyasi partileri denetlemek</a:t>
+              <a:t>Vahiy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslam dini konusunda toplumu doğru bilgilendirmek ve ibadet hizmetlerini yürütmek</a:t>
+              <a:t>Reenkarnasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğitim sistemini tamamen değiştirmek</a:t>
+              <a:t>Nirvana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekonomik yatırımları planlamak</a:t>
+              <a:t>Tevhid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,111 +14630,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hinduizm inancında karma ve reenkarnasyon kavramlarının temel açıklaması nedir?</a:t>
+              <a:t>Dinlerarası diyalog sürecinde Müslüman bir bireyin tutumu nasıl olmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14742,57 +14742,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tek tanrı inancına dayalı ibadet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İslam'ın ilkelerine bağlı kalarak nezaket ve saygı çerçevesinde iletişim kurmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Peygamberlere inanma zorunluluğu</a:t>
+              <a:t>Diğer dinlerin mensuplarını zorla İslam'a davet etmelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,111 +14984,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyal yardımlaşmanın zorunlu olması</a:t>
+              <a:t>Kendi inancından taviz vererek diğerlerini onaylamalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15096,57 +15096,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yeryüzünde yapılanların sonuçlarının sonraki yaşamı belirlemesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Diğer din mensuplarıyla hiçbir etkileşime girmemelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,111 +15373,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dinlerarası diyalog kavramının temel amacı aşağıdakilerden hangisidir?</a:t>
+              <a:t>Bireysel inanç özgürlüğü bağlamında, Kur'an'daki 'Dinde zorlama yoktur' ayeti neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15485,117 +15485,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Farklı inanç mensuplarının barış içinde yaşaması için ortak değerlerde buluşması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İbadetlerin isteğe bağlı olduğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15603,57 +15603,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bir dinin diğerine üstünlüğünü kanıtlamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnsanın inancını seçmede özgür olduğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tüm dinleri birleştirip tek bir din oluşturmak</a:t>
+              <a:t>Dinin toplum için bir gereklilik olmadığını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnançsızlığı yaygınlaştırmak</a:t>
+              <a:t>Hiçbir kuralın bulunmadığını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,111 +16116,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bireysel inanç ve özgürlük bağlamında 'Dinde zorlama yoktur' ayeti neyi vurgular?</a:t>
+              <a:t>Teknolojinin ve sosyal medyanın kullanımı ile ilgili İslami etik değerler açısından en doğru yaklaşım hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16228,57 +16228,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İbadetlerin isteğe bağlı olduğunu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mahremiyete saygı göstererek ve doğru bilgi paylaşarak kullanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Herkesin istediği her şeyi yapabileceğini</a:t>
+              <a:t>Sosyal medyada her türlü eleştiriyi özgürce yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,111 +16470,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dini kuralların hiçbir önemi olmadığını</a:t>
+              <a:t>Sosyal medyayı hiçbir şekilde kullanmamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16582,57 +16582,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnancın bir tercih meselesi ve özgür irade ile olması gerektiğini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Teknolojiyi sadece eğlence amaçlı kullanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,111 +16859,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihsel süreçte camilerin sadece namaz kılınan yerler olmayıp aynı zamanda birer eğitim merkezi olmasının temel nedeni nedir?</a:t>
+              <a:t>Laiklik ilkesinin Türk toplumuna kazandırdığı en önemli özellik nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16971,117 +16971,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Okul binalarının inşa edilmesinin yasak olması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hukuk birliği ve eşit vatandaşlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17089,57 +17089,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İslam medeniyetinde ilim ve ibadetin bir bütün olarak görülmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece tek bir mezhebin hakimiyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mimarinin eğitim için daha uygun olması</a:t>
+              <a:t>Dinin yasaklanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsanların cami dışında toplanmasının zor olması</a:t>
+              <a:t>Sadece devletin gücü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyal medya kullanımında 'dijital ahlak' açısından en doğru yaklaşım aşağıdakilerden hangisidir?</a:t>
+              <a:t>LGS'de karşılaşılan 'ayet meali yorumlama' tipi sorularda başarılı olmak için aşağıdakilerden hangisi en gereklidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,57 +17714,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnsanları rencide edici eleştirilerde bulunmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kavramları bilmek ve metindeki mesajı analiz edebilmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Her türlü bilgiyi doğrulamadan paylaşmak</a:t>
+              <a:t>Sadece tarihsel bilgileri hatırlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,111 +17956,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece popüler olan içerikleri takip etmek</a:t>
+              <a:t>Ayetlerin tamamını ezberlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mahremiyete saygı duymak ve yalan haberden kaçınmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sorunun cevabını seçeneklerden tahmin etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kur'an-ı Kerim'de yer alan 'İyiliği emredip kötülükten sakındırma' ilkesi aşağıdakilerden hangisiyle doğrudan ilişkilidir?</a:t>
+              <a:t>Kur'an-ı Kerim'de yer alan 'İnsan için ancak çalıştığının karşılığı vardır' ayeti, hangi temel evrensel değerle doğrudan ilişkilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,111 +18463,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece namaz kılmak</a:t>
+              <a:t>Tevazu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,57 +18575,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sosyal sorumluluk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cömertlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,111 +18699,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbadetlerin şekli</a:t>
+              <a:t>Sabır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18811,57 +18811,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dünya hayatının geçiciliği</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Emek ve çaba</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslam'a göre ibadetin temel amacı nedir?</a:t>
+              <a:t>İslam'da ibadet anlayışının bireysel gelişime en büyük katkısı aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,57 +19200,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Allah'ın rızasını kazanmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ekonomik kazanç sağlaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsanlara gösteriş yapmak</a:t>
+              <a:t>Toplumsal statüsünü yükseltmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,111 +19442,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece bedeni çalıştırmak</a:t>
+              <a:t>Siyasal iktidarı desteklemesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19554,57 +19554,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Toplumda saygınlık elde etmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnsanın iç huzurunu ve disiplinini sağlaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi İslam'da ibadetlerin bireye sağladığı faydalardan biri değildir?</a:t>
+              <a:t>İslam medeniyetinde camilerin sadece ibadet mekanı olmasının ötesinde üstlendiği temel işlev aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,111 +19949,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İradeyi güçlendirmesi</a:t>
+              <a:t>Askeri eğitimlerin yapılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20061,117 +20061,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnsanı dünyevi işlerden tamamen koparması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ticari ürünlerin depolanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,57 +20179,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sorumluluk bilincini artırması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eğitim ve sosyal dayanışma merkezi olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsana huzur vermesi</a:t>
+              <a:t>Siyasi kararların onaylanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,111 +20574,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kur'an'da 'Adaletle hükmedin' emri hangi evrensel değerle ilgilidir?</a:t>
+              <a:t>Hz. Muhammed'in Veda Hutbesi'nde üzerinde durduğu en temel insan hakkı aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20686,57 +20686,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Merhamet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yaşam ve onur hakkı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hoşgörü</a:t>
+              <a:t>Eğitim hakkı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,111 +20928,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğruluk</a:t>
+              <a:t>Mülkiyet hakkı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21040,57 +21040,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Eşitlik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Seyahat özgürlüğü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbadetlerin toplumsal boyutu düşünüldüğünde, aşağıdakilerden hangisi en güçlü örnektir?</a:t>
+              <a:t>İslam medeniyetinin bilime katkı sağladığı 'Altın Çağ' dönemi için aşağıdakilerden hangisi söylenemez?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,111 +21435,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tövbe etmek</a:t>
+              <a:t>Gözlem ve deney teşvik edilmiştir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,117 +21547,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zekât vermek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Farklı kültürlerin bilgileri tercüme edilmiştir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21665,57 +21665,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tefekkür etmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece dini ilimlere odaklanılmıştır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okumak</a:t>
+              <a:t>Akıl ve vahiy dengesi önemsenmiştir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,111 +22060,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kur'an-ı Kerim'e göre 'emaneti ehline vermek' ne anlama gelir?</a:t>
+              <a:t>Tıp dünyasında 'El-Kanun fi't-Tıb' adlı eseriyle yüzyıllarca Avrupa'da ders kitabı olarak okutulan Müslüman bilim insanı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22172,57 +22172,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zenginlere mal vermek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İbn Sina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,111 +22296,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Miras paylaşımı</a:t>
+              <a:t>Harezmi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,57 +22408,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İşi ehline, yani yetkili olana vermek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Farabi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece akrabalara yardım etmek</a:t>
+              <a:t>Biruni</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Namazın insan davranışları üzerindeki en temel etkisi nedir?</a:t>
+              <a:t>İslam estetiği ve sanatında figüratif resim yerine hat, tezhip ve ebru gibi sanatların gelişmesinin temel sebebi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zamanı yönetmeyi öğretmesi</a:t>
+              <a:t>Sadece sarayların süslenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çevrenin takdirini toplaması</a:t>
+              <a:t>Sanatçıların yeteneksiz olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fiziksel güç kazandırması</a:t>
+              <a:t>Malzeme eksikliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kötülüklerden uzaklaştırması</a:t>
+              <a:t>Tevhid inancının ve soyut düşüncenin yansıtılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslam'da 'ihsan' kavramı neyi ifade eder?</a:t>
+              <a:t>Ahlaki bir karar verme sürecinde bir bireyin ilk yapması gereken aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızlı ibadet etmek</a:t>
+              <a:t>Sadece kendi çıkarlarını göz önünde bulundurmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,111 +23782,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece farzları yapmak</a:t>
+              <a:t>En kısa sürede karar verip uygulamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23894,117 +23894,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İbadetleri gizli tutmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kararın temel değerlere ve vicdana uygunluğunu sorgulamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24012,57 +24012,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Allah'ı görüyormuşçasına ibadet etmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çevresindekilerin ne diyeceğini düşünmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,111 +24289,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kur'an'da 'müminler kardeştir' ayeti hangi değeri vurgular?</a:t>
+              <a:t>Sosyal adalet ve yardımlaşma ilkeleri çerçevesinde İslam'ın teşvik ettiği, toplumdaki gelir adaletsizliğini gidermeyi hedefleyen mali ibadet hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24401,57 +24401,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dayanışma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oruç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,111 +24525,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Korku</a:t>
+              <a:t>Hac</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24637,57 +24637,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yalnızlık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zekât</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtaat</a:t>
+              <a:t>Kelime-i Şehadet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,111 +25032,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hz. Muhammed'in Veda Hutbesi'nde özellikle vurguladığı temel insan haklarından biri aşağıdakilerden hangisidir?</a:t>
+              <a:t>Sosyal medyada 'paylaşım' yaparken 'kul hakkı' nasıl çiğnenmiş olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25144,117 +25144,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Can, mal ve namus güvenliğinin dokunulmazlığı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnternet kullanmayarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25262,57 +25262,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Devletin mutlak otoritesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yalan haber yayarak veya iftira atarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sınıfsal farklılıkların korunması</a:t>
+              <a:t>Beğeni yaparak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece belirli bir topluluğun hakları</a:t>
+              <a:t>Çok fazla paylaşım yaparak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oruç tutan bir kişinin sabırlı olmayı öğrenmesi, ibadetin hangi yönünü gösterir?</a:t>
+              <a:t>Türkiye'de din ve devlet ilişkisini düzenleyen laiklik ilkesinin temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,111 +25893,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sosyal</a:t>
+              <a:t>Dini tamamen yasaklamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26005,117 +26005,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bireysel gelişim</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dini kurumların siyaset üstü olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26123,57 +26123,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ekonomik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Devletin tüm dinlere eşit mesafede durarak inanç özgürlüğünü koruması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyasal</a:t>
+              <a:t>Devletin dini kurallarla yönetilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslam medeniyetinin bilime katkıları göz önüne alındığında, 'El-Kanun fi't-Tıb' adlı eseriyle tıp dünyasına yön veren bilim insanı kimdir?</a:t>
+              <a:t>Hz. Muhammed (s.a.v.) Veda Hutbesi'ni nerede okumuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harezmi</a:t>
+              <a:t>Mekke</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Farabi</a:t>
+              <a:t>Kudüs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Biruni</a:t>
+              <a:t>Medine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İbn Sina</a:t>
+              <a:t>Arafat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,111 +27261,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslam estetiği ve sanatında, tevhid inancını yansıtan ve sonsuzluğu simgeleyen en yaygın sanat dalı aşağıdakilerden hangisidir?</a:t>
+              <a:t>Hinduizm'de 'Ahimsa' kavramı neden önemlidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27373,57 +27373,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hat sanatı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yaşayan her canlıya saygı duyulması için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,111 +27497,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Heykel sanatı</a:t>
+              <a:t>Tanrıları memnun etmek için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27609,57 +27609,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Geometrik desenler ve tezhip</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece hayvanları korumak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Portre resim sanatı</a:t>
+              <a:t>Zengin olmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ahlaki karar verme sürecinde bir bireyin temel alması gereken en doğru yaklaşım hangisidir?</a:t>
+              <a:t>Farabi'nin felsefesinde 'akıl' ile 'din' ilişkisi nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,111 +28122,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toplumun çoğunluğunun ne yaptığına bakmak</a:t>
+              <a:t>Birbirine zıttır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28234,57 +28234,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece yasal kuralları dikkate almak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Akıl ve din birbirini tamamlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,111 +28358,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi çıkarlarını en üst düzeyde tutmak</a:t>
+              <a:t>Sadece din önemlidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28470,57 +28470,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kur'an'ın ilkeleri ve vicdani değerlerle hareket etmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece akıl önemlidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslam'da sosyal adalet ve yardımlaşmanın kurumsallaşmış hali olan ve zenginden alınıp ihtiyaç sahibine verilen ibadet hangisidir?</a:t>
+              <a:t>Diyanet İşleri Başkanlığı'nın 'Hac ve Umre' organizasyonları neyi sağlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,111 +28865,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hac</a:t>
+              <a:t>Sadece turizmi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28977,117 +28977,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zekât</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Devletin para kazanmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29095,57 +29095,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kurban</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İbadetlerin düzenli ve güvenli yapılmasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oruç</a:t>
+              <a:t>Sadece seyahati</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de din ve devlet ilişkisini düzenleyen laiklik ilkesinin temel amacı nedir?</a:t>
+              <a:t>Ahlaki karar verme sürecinde 'doğruyu seçmek' neden zordur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,111 +29608,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dini kurumların devlet yönetimine dahil edilmesi</a:t>
+              <a:t>Zaman aldığı için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29720,117 +29720,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Din ve devlet işlerinin birbirinden ayrılarak inanç özgürlüğünün güvence altına alınması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çok bilgi gerektirdiği için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29838,57 +29838,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Devletin tüm dinleri yasaklaması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kişisel çıkarlarla çatıştığı için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dinin toplum hayatından tamamen çıkarılması</a:t>
+              <a:t>İnsanlar istemediği için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>