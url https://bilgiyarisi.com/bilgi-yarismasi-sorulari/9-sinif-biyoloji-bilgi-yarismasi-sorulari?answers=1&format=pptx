--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mitoz bölünme sonucunda oluşan hücrelerin genetik yapısının ana hücre ile aynı olmasını sağlayan temel olay hangisidir?</a:t>
+              <a:t>Canlıların sınıflandırılmasında kullanılan en küçük ve temel birim nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,111 +631,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İğ ipliklerinin oluşumu</a:t>
+              <a:t>Takım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -743,117 +743,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>DNA'nın interfaz evresinde eşlenmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cins</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -861,57 +861,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sitokinez sırasında boğumlanma olması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kardeş kromatitlerin zıt kutuplara çekilmesi</a:t>
+              <a:t>Familya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,111 +1256,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mayoz II evresi, temel mekanizma olarak hangi sürece benzerlik gösterir?</a:t>
+              <a:t>Virüslerin konak hücreye girmesini sağlayan yapı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1368,57 +1368,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnterfaz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Protein kılıfı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Döllenme</a:t>
+              <a:t>Mitokondri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,111 +1610,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mayoz I</a:t>
+              <a:t>Hücre zarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1722,57 +1722,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mitoz bölünme</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ribozom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kardeş kromatitlerin birbirinden ayrıldığı evre hangisidir?</a:t>
+              <a:t>Aşağıdakilerden hangisi bir ayrıştırıcıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,111 +2117,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metafaz I ve Metafaz II</a:t>
+              <a:t>Çam ağacı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2229,117 +2229,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Profaz I ve Profaz II</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mantar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2347,57 +2347,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Anafaz (Mitoz) ve Anafaz II (Mayoz)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aslan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Telofaz I ve Telofaz II</a:t>
+              <a:t>İnek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,111 +2742,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hücrede sentrozom eşlenmesi hangi evrede gerçekleşir?</a:t>
+              <a:t>Ekosistemdeki en büyük enerji kaynağı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2854,57 +2854,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Profaz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Güneş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anafaz</a:t>
+              <a:t>Su</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,111 +3096,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metafaz</a:t>
+              <a:t>Toprak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3208,57 +3208,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnterfaz (S evresi)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bitkiler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hipofiz bezinin ön lobundan salgılanan ve diğer endokrin bezlerin çalışmasını düzenleyen hormonlara ne ad verilir?</a:t>
+              <a:t>Hayvanlar aleminde 'yavru bakımı' en gelişmiş olan grup hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,111 +3603,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nörotransmitterler</a:t>
+              <a:t>Sürüngenler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3715,57 +3715,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Geri bildirim hormonları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Memeliler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,111 +3839,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Steroid hormonlar</a:t>
+              <a:t>Balıklar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tropik hormonlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Amfibiler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanda kalsiyum seviyesi düştüğünde, kemiklerden kana kalsiyum geçişini sağlayan bez hangisidir?</a:t>
+              <a:t>Bitkilerde 'eşeyli üreme' organı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pankreas</a:t>
+              <a:t>Gövde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,111 +4464,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tiroit bezi</a:t>
+              <a:t>Kök</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4576,117 +4576,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Paratiroit bezi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yaprak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Böbrek üstü bezi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çiçek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki hormonlardan hangisi kan şekerini düşürücü etkiye sahiptir?</a:t>
+              <a:t>Biyolojik çeşitliliğin korunması için en etkili yol nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,111 +5089,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adrenalin</a:t>
+              <a:t>Şehirleşmeyi artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5201,117 +5201,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kortizol</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Doğal parklar oluşturmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,57 +5319,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnsülin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tüm canlıları avlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Glukagon</a:t>
+              <a:t>Tarım alanlarını genişletmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Böbrek üstü bezinin öz bölgesinden salgılanan ve 'savaş ya da kaç' tepkisini başlatan temel hormon hangisidir?</a:t>
+              <a:t>Mitoz bölünme sonucunda oluşan hücrelerin genetik yapısının ana hücre ile aynı olmasını sağlayan temel olay hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kortizol</a:t>
+              <a:t>İğ ipliklerinin oluşumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adrenalin</a:t>
+              <a:t>DNA'nın interfaz evresinde eşlenmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aldosteron</a:t>
+              <a:t>Sitokinez sırasında boğumlanma olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tiroksin</a:t>
+              <a:t>Kardeş kromatitlerin zıt kutuplara çekilmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi hipotalamus tarafından üretilip arka hipofizde depolanan bir hormondur?</a:t>
+              <a:t>Mayoz bölünmede homolog kromozomların yan yana gelerek oluşturduğu dörtlü yapıya ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ACTH</a:t>
+              <a:t>Sentromer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>FSH</a:t>
+              <a:t>Kromatin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ADH (Vazopressin)</a:t>
+              <a:t>Tetrat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TSH</a:t>
+              <a:t>Kinetokor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ergenlik döneminde ikincil eşey karakterlerinin oluşumunda etkili olan temel erkek eşey hormonu hangisidir?</a:t>
+              <a:t>Aşağıdakilerden hangisi mitoz ve mayoz bölünmenin ortak özelliklerinden biridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,111 +7318,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Luteinleştirici hormon</a:t>
+              <a:t>Krossing-over gerçekleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,117 +7430,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Testosteron</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Homolog kromozomların ayrılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7548,57 +7548,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Östrojen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>DNA replikasyonunun gerçekleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Progesteron</a:t>
+              <a:t>İki aşamalı bölünme olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metabolizma hızını doğrudan düzenleyen ve iyot eksikliğinde guatr hastalığına yol açabilen hormon hangisidir?</a:t>
+              <a:t>Mayoz bölünmede çeşitliliği artıran 'krossing-over' olayı hangi evrede gerçekleşir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tiroksin</a:t>
+              <a:t>Profaz I</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsülin</a:t>
+              <a:t>Anafaz II</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parathormon</a:t>
+              <a:t>Metafaz I</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalsitonin</a:t>
+              <a:t>Telofaz I</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,111 +8686,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mayoz bölünmede homolog kromozomların yan yana gelerek oluşturduğu dörtlü yapıya ne ad verilir?</a:t>
+              <a:t>Aşağıdakilerden hangisi mantarlar aleminin özelliklerinden değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8798,57 +8798,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sentromer</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fotosentez yapma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,111 +8922,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kromatin</a:t>
+              <a:t>Sporla çoğalma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9034,57 +9034,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tetrat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Heterotrof beslenme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kinetokor</a:t>
+              <a:t>Kitin yapılı hücre duvarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Böbreklerden sodyumun geri emilimini, potasyumun ise atılımını düzenleyen böbrek üstü bezi hormonu hangisidir?</a:t>
+              <a:t>Bitki hücrelerinde sitokinez (sitoplazma bölünmesi) sırasında oluşan yapı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,117 +9541,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aldosteron</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çekirdek zarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,57 +9659,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Noradrenalin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ara lamel (hücre plakası)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Epinefrin</a:t>
+              <a:t>Boğumlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adrenalin</a:t>
+              <a:t>Sentrozom</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,111 +10172,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hipofiz bezinden salgılanan ve dişilerde süt bezlerinin gelişmesini ve süt üretimini uyaran hormon hangisidir?</a:t>
+              <a:t>Mitoz bölünmenin metafaz evresinde kromozomlar nerede dizilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10284,57 +10284,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Prolaktin (LTH)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hücrenin kutuplarında</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,111 +10408,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>LH</a:t>
+              <a:t>Çekirdek zarının hemen altında</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10520,57 +10520,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Oksitosin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hücrenin ekvatoral düzleminde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>FSH</a:t>
+              <a:t>Sentrozomların içinde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzun süreli açlık durumunda karaciğerde glikojenin glikoza dönüşümünü uyaran hormon hangisidir?</a:t>
+              <a:t>Mayoz bölünme sonucunda oluşan hücrelerin kromozom sayısının n' olması hangi evrede başlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsülin</a:t>
+              <a:t>Telofaz II</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalsitonin</a:t>
+              <a:t>Metafaz I</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Glukagon</a:t>
+              <a:t>Anafaz I</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aldosteron</a:t>
+              <a:t>Profaz I</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vücudun biyolojik saatini düzenleyen ve karanlıkta salgılanan hormon hangisidir?</a:t>
+              <a:t>Hücre döngüsünün kontrol noktalarından hangisi, DNA hasarını denetleyerek bölünmenin devam edip etmeyeceğine karar verir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adrenalin</a:t>
+              <a:t>Sitokinez kontrol noktası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,111 +11894,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyüme hormonu</a:t>
+              <a:t>G2 kontrol noktası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,117 +12006,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tiroksin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>G1 kontrol noktası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12124,57 +12124,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Melatonin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>M kontrol noktası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,111 +12401,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kan kalsiyum seviyesi normalin üzerine çıktığında, kalsiyumun kemiklere geçişini sağlayan hormon hangisidir?</a:t>
+              <a:t>Aşağıdaki canlılardan hangisi sadece mitoz bölünme ile üreyebilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12513,57 +12513,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kalsitonin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kuş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parathormon</a:t>
+              <a:t>Çam ağacı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,111 +12755,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adrenalin</a:t>
+              <a:t>İnsan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12867,57 +12867,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tiroksin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bakteri (Bölünerek üreme)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vücuda giren yabancı maddelere karşı özgül bağışıklıkta görev alan ve antikor üreten hücre grubu hangisidir?</a:t>
+              <a:t>Mayoz II evresi, temel mekanizma olarak hangi sürece benzerlik gösterir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>T lenfositleri</a:t>
+              <a:t>İnterfaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,111 +13380,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Makrofajlar</a:t>
+              <a:t>Döllenme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,117 +13492,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>B lenfositleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mayoz I</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13610,57 +13610,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nötrofiller</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mitoz bölünme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hücresel bağışıklıkta rol oynayan ve doğrudan enfekte olmuş hücreleri yok eden hücre tipi aşağıdakilerden hangisidir?</a:t>
+              <a:t>Kardeş kromatitlerin birbirinden ayrıldığı evre hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,57 +13999,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>T sitotoksik hücreleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Metafaz I ve Metafaz II</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,111 +14123,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mast hücreleri</a:t>
+              <a:t>Profaz I ve Profaz II</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14235,57 +14235,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Plazma hücreleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Anafaz (Mitoz) ve Anafaz II (Mayoz)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>B lenfositleri</a:t>
+              <a:t>Telofaz I ve Telofaz II</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşıların temel amacı vücutta aşağıdakilerden hangisinin oluşturulmasını sağlamaktır?</a:t>
+              <a:t>Hücrede sentrozom eşlenmesi hangi evrede gerçekleşir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antijen üretimi</a:t>
+              <a:t>Profaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,111 +14866,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antibiyotik direnci</a:t>
+              <a:t>Anafaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,117 +14978,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hafıza hücreleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Metafaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15096,57 +15096,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğal bağışıklık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnterfaz (S evresi)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,111 +15373,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki hücrelerden hangisi fagositoz yaparak patojenleri yutan özgül olmayan bağışıklık elemanıdır?</a:t>
+              <a:t>Hipofiz bezinin ön lobundan salgılanan ve diğer endokrin bezlerin çalışmasını düzenleyen hormonlara ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15485,57 +15485,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Makrofajlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Nörotransmitterler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>B lenfositleri</a:t>
+              <a:t>Geri bildirim hormonları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,111 +15727,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>T yardımcı hücreleri</a:t>
+              <a:t>Steroid hormonlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Antikorlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tropik hormonlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antikorların yapısı ile ilgili aşağıdakilerden hangisi doğrudur?</a:t>
+              <a:t>Kanda kalsiyum seviyesi düştüğünde, kemiklerden kana kalsiyum geçişini sağlayan bez hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,111 +16234,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yağ yapılıdırlar</a:t>
+              <a:t>Pankreas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16346,117 +16346,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Protein yapılıdırlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tiroit bezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16464,57 +16464,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Karbonhidrat yapılıdırlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Paratiroit bezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>DNA içerirler</a:t>
+              <a:t>Böbrek üstü bezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,111 +16859,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi mitoz ve mayoz bölünmenin ortak özelliklerinden biridir?</a:t>
+              <a:t>Ekosistemde 'biyoçeşitlilik' neden azalır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16971,57 +16971,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Krossing-over gerçekleşmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çevre kirliliği ve habitat tahribiyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,111 +17095,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Homolog kromozomların ayrılması</a:t>
+              <a:t>Doğal yaşam alanlarının korunmasıyla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17207,57 +17207,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>DNA replikasyonunun gerçekleşmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Türlerin çoğalmasıyla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İki aşamalı bölünme olması</a:t>
+              <a:t>İklimin dengelenmesiyle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir bireye hazır antikor verilerek sağlanan bağışıklık türü hangisidir?</a:t>
+              <a:t>Aşağıdaki hormonlardan hangisi kan şekerini düşürücü etkiye sahiptir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,111 +17720,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aktif bağışıklık</a:t>
+              <a:t>Adrenalin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17832,117 +17832,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pasif bağışıklık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kortizol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17950,57 +17950,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğal bağışıklık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnsülin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalıtsal bağışıklık</a:t>
+              <a:t>Glukagon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,111 +18345,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnterferonlar vücutta en çok hangi duruma karşı savunma oluşturur?</a:t>
+              <a:t>Böbrek üstü bezinin öz bölgesinden salgılanan ve 'savaş ya da kaç' tepkisini başlatan temel hormon hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18457,117 +18457,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Virüs enfeksiyonları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kortizol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,57 +18575,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bakteriyel enfeksiyonlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Adrenalin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parazit istilası</a:t>
+              <a:t>Aldosteron</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mantar enfeksiyonları</a:t>
+              <a:t>Tiroksin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi bağışıklık sisteminin ikinci hattında yer alan savunma mekanizmalarından biridir?</a:t>
+              <a:t>Aşağıdakilerden hangisi hipotalamus tarafından üretilip arka hipofizde depolanan bir hormondur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,57 +19200,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yangısal tepki (iltihaplanma)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ACTH</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,111 +19324,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mukus tabakası</a:t>
+              <a:t>FSH</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19436,57 +19436,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Deri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ADH (Vazopressin)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mide asidi</a:t>
+              <a:t>TSH</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşılar vücuda verildiğinde bağışıklık sistemini nasıl uyarır?</a:t>
+              <a:t>Ergenlik döneminde ikincil eşey karakterlerinin oluşumunda etkili olan temel erkek eşey hormonu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vücut ısısını düşürerek</a:t>
+              <a:t>Luteinleştirici hormon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zayıflatılmış veya ölü antijen vererek</a:t>
+              <a:t>Testosteron</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğrudan antikor enjekte ederek</a:t>
+              <a:t>Östrojen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antibiyotik üreterek</a:t>
+              <a:t>Progesteron</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi hücreler 'T yardımcı' hücrelerine antijen sunumu yaparak özgül bağışıklığı başlatır?</a:t>
+              <a:t>Metabolizma hızını doğrudan düzenleyen ve iyot eksikliğinde guatr hastalığına yol açabilen hormon hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antijen sunan hücreler (APC)</a:t>
+              <a:t>Tiroksin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nöronlar</a:t>
+              <a:t>İnsülin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Trombositler</a:t>
+              <a:t>Parathormon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eritrositler</a:t>
+              <a:t>Kalsitonin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,111 +21317,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serum ve aşı karşılaştırıldığında aşağıdakilerden hangisi doğrudur?</a:t>
+              <a:t>Böbreklerden sodyumun geri emilimini, potasyumun ise atılımını düzenleyen böbrek üstü bezi hormonu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21429,117 +21429,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Serum uzun süreli bağışıklık sağlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aldosteron</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,57 +21547,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Serum kısa süreli bağışıklık sağlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Noradrenalin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşı tedavi edicidir</a:t>
+              <a:t>Epinefrin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşı antikor içerir</a:t>
+              <a:t>Adrenalin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,111 +22060,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bağışıklık sisteminde görevli olan lenf düğümleri vücudun hangi sistemine aittir?</a:t>
+              <a:t>Hipofiz bezinden salgılanan ve dişilerde süt bezlerinin gelişmesini ve süt üretimini uyaran hormon hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22172,57 +22172,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sinir sistemi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Prolaktin (LTH)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,111 +22296,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boşaltım sistemi</a:t>
+              <a:t>LH</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,57 +22408,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Lenfatik sistem</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oksitosin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sindirim sistemi</a:t>
+              <a:t>FSH</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir popülasyonda doğum oranının ölüm oranına eşit olduğu ve birey sayısının sabit kaldığı evreye ne ad verilir?</a:t>
+              <a:t>Uzun süreli açlık durumunda karaciğerde glikojenin glikoza dönüşümünü uyaran hormon hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,111 +22921,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Logaritmik artış evresi</a:t>
+              <a:t>İnsülin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23033,117 +23033,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Denge evresi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kalsitonin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23151,57 +23151,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Negatif artış evresi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Glukagon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuruluş evresi</a:t>
+              <a:t>Aldosteron</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki biyomlardan hangisi yıllık yağış miktarının en az olduğu ve genellikle çok yıllık kurakçıl bitkilerin bulunduğu biyomdur?</a:t>
+              <a:t>Vücudun biyolojik saatini düzenleyen ve karanlıkta salgılanan hormon hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tropikal yağmur ormanları</a:t>
+              <a:t>Adrenalin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ilıman yaprak döken orman</a:t>
+              <a:t>Büyüme hormonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tayga</a:t>
+              <a:t>Tiroksin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çöl</a:t>
+              <a:t>Melatonin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,111 +24289,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Popülasyon yoğunluğunu artıran faktörler arasında aşağıdakilerden hangisi yer alır?</a:t>
+              <a:t>Kan kalsiyum seviyesi normalin üzerine çıktığında, kalsiyumun kemiklere geçişini sağlayan hormon hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24401,57 +24401,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ölüm oranı artışı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kalsitonin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,111 +24525,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dışa göç</a:t>
+              <a:t>Parathormon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24637,57 +24637,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İçe göç</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Adrenalin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Besin yetersizliği</a:t>
+              <a:t>Tiroksin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,111 +25032,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mayoz bölünmede çeşitliliği artıran 'krossing-over' olayı hangi evrede gerçekleşir?</a:t>
+              <a:t>Bakterilerde hücre duvarının varlığı neyi sağlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25144,57 +25144,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Profaz I</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Protein sentezini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,111 +25268,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anafaz II</a:t>
+              <a:t>DNA replikasyonunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,57 +25380,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Metafaz I</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hücreyi korumayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Telofaz I</a:t>
+              <a:t>Enerji üretimini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İğne yapraklı ağaçların baskın olduğu, soğuk ve uzun kışların yaşandığı biyom aşağıdakilerden hangisidir?</a:t>
+              <a:t>Vücuda giren yabancı maddelere karşı özgül bağışıklıkta görev alan ve antikor üreten hücre grubu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çalılık</a:t>
+              <a:t>T lenfositleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savan</a:t>
+              <a:t>Makrofajlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tayga (Boreal ormanlar)</a:t>
+              <a:t>B lenfositleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tundra</a:t>
+              <a:t>Nötrofiller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bitki hücrelerinde sitokinez (sitoplazma bölünmesi) sırasında oluşan yapı hangisidir?</a:t>
+              <a:t>Hayvanlar alemindeki 'omurgalılar' şubesinin tüm üyeleri için hangisi ortaktır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,111 +26636,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çekirdek zarı</a:t>
+              <a:t>Yumurta ile üreme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26748,57 +26748,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ara lamel (hücre plakası)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Akciğer solunumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,111 +26872,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boğumlanma</a:t>
+              <a:t>Sabit vücut ısısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26984,57 +26984,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sentrozom</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İç iskelet ve omurga</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mitoz bölünmenin metafaz evresinde kromozomlar nerede dizilir?</a:t>
+              <a:t>Protistalar alemi ile ilgili hangisi doğrudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hücrenin kutuplarında</a:t>
+              <a:t>Prokaryot hücrelidirler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çekirdek zarının hemen altında</a:t>
+              <a:t>Hepsi çok hücrelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hücrenin ekvatoral düzleminde</a:t>
+              <a:t>Ökaryot hücre yapısına sahiptirler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sentrozomların içinde</a:t>
+              <a:t>Hepsi fotosentez yapar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,111 +28004,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mayoz bölünme sonucunda oluşan hücrelerin kromozom sayısının n' olması hangi evrede başlar?</a:t>
+              <a:t>Bitkilerde kütikula tabakasının görevi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28116,57 +28116,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Telofaz II</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Su kaybını önlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,111 +28240,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metafaz I</a:t>
+              <a:t>Gaz alışverişi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28352,57 +28352,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Anafaz I</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Besin iletmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Profaz I</a:t>
+              <a:t>Fotosentez yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hücre döngüsünün kontrol noktalarından hangisi, DNA hasarını denetleyerek bölünmenin devam edip etmeyeceğine karar verir?</a:t>
+              <a:t>Ekosistemde enerji akışı tek yönlüdür; bunun temel nedeni nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,111 +28865,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sitokinez kontrol noktası</a:t>
+              <a:t>Güneşin yetersiz olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28977,117 +28977,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>G2 kontrol noktası</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Enerjinin ısıya dönüşüp kaybolması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29095,57 +29095,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>G1 kontrol noktası</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Üreticilerin az olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>M kontrol noktası</a:t>
+              <a:t>Tüketicilerin çok olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,111 +29490,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki canlılardan hangisi sadece mitoz bölünme ile üreyebilir?</a:t>
+              <a:t>Sınıflandırmada 'Familya' (Aile) birimi hangisini kapsar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29602,57 +29602,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kuş</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Birbirine yakın cinsleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çam ağacı</a:t>
+              <a:t>Tüm hayvanları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,111 +29844,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsan</a:t>
+              <a:t>Aynı kıtada yaşayanları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29956,57 +29956,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bakteri (Bölünerek üreme)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece bir türü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>