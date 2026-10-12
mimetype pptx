--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İber Yarımadası'nda yer alan ve başkenti Madrid olan ülke hangisidir?</a:t>
+              <a:t>Nüfusun yaş gruplarına dağılımına ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İspanya</a:t>
+              <a:t>Eğitim durumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Portekiz</a:t>
+              <a:t>Cinsiyet yapısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya</a:t>
+              <a:t>Yaş yapısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa</a:t>
+              <a:t>Nüfus yoğunluğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzlanda'nın coğrafi olarak en belirgin özelliği aşağıdakilerden hangisidir?</a:t>
+              <a:t>Sanayi ve hizmet sektörünün ağır bastığı ülkeler nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yoğun nüfuslu kıyı şehirleri</a:t>
+              <a:t>Gelişmiş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geniş orman alanları</a:t>
+              <a:t>Fakir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aktif volkanik yapısı ve jeotermal kaynakları</a:t>
+              <a:t>Az gelişmiş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çöl iklimi</a:t>
+              <a:t>Gelişmekte olan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiltere, İskoçya, Galler ve Kuzey İrlanda'dan oluşan devlet hangisidir?</a:t>
+              <a:t>Mevsimlik göçün en yaygın olduğu faaliyet nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Galler</a:t>
+              <a:t>Sanayi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İrlanda Cumhuriyeti</a:t>
+              <a:t>Eğitim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Britanya</a:t>
+              <a:t>Tarım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Birleşik Krallık</a:t>
+              <a:t>Madencilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yunanistan'ın kuzeyinde yer alan ve başkenti Sofya olan komşusu hangisidir?</a:t>
+              <a:t>Nüfus piramidi neyi gösterir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Romanya</a:t>
+              <a:t>İklimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arnavutluk</a:t>
+              <a:t>Gelir düzeyini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sırbistan</a:t>
+              <a:t>Eğitim durumunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bulgaristan</a:t>
+              <a:t>Yaş ve cinsiyet yapısını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asya ile Avrupa kıtalarını birbirinden ayıran doğal sınır aşağıdakilerden hangisidir?</a:t>
+              <a:t>Türkiye'de nüfusun en yoğun olduğu bölge hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kafkas Dağları</a:t>
+              <a:t>Marmara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alp Dağları</a:t>
+              <a:t>Karadeniz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ural Dağları</a:t>
+              <a:t>İç Anadolu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pireneler</a:t>
+              <a:t>Doğu Anadolu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asya'da bulunan ve dünyanın en derin gölü olan Baykal Gölü hangi ülkede yer alır?</a:t>
+              <a:t>Ekonomik faaliyetlerin dağılımında hangisi etkili değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kazakistan</a:t>
+              <a:t>Ay'ın evreleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin</a:t>
+              <a:t>Siyasi kararlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rusya</a:t>
+              <a:t>İklim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moğolistan</a:t>
+              <a:t>Yer şekilleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asya'nın güneydoğusunda yer alan ve muson ikliminin etkisiyle dünyanın en çok yağış alan bölgelerinden biri olan ülke hangisidir?</a:t>
+              <a:t>Demografik dönüşüm nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vietnam</a:t>
+              <a:t>Doğum ve ölüm oranlarındaki değişim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güney Kore</a:t>
+              <a:t>Sanayinin azalması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya</a:t>
+              <a:t>Eğitimin artması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hindistan</a:t>
+              <a:t>Göçlerin bitmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en yüksek noktası olan Everest Tepesi, hangi dağ sırası üzerinde yer almaktadır?</a:t>
+              <a:t>İber Yarımadası'nda yer alan ve başkenti Madrid olan ülke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Himalayalar</a:t>
+              <a:t>İspanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karakurum</a:t>
+              <a:t>Portekiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tanrı Dağları</a:t>
+              <a:t>İtalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altay Dağları</a:t>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki boğazlardan hangisi Asya ile Kuzey Amerika kıtalarını birbirinden ayırır?</a:t>
+              <a:t>İskandinav Yarımadası'nda bulunan ve başkenti Oslo olan ülke aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Babülmendep Boğazı</a:t>
+              <a:t>Finlandiya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hürmüz Boğazı</a:t>
+              <a:t>Norveç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bering Boğazı</a:t>
+              <a:t>İsveç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Malakka Boğazı</a:t>
+              <a:t>Danimarka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asya kıtasının iç kesimlerinde yer alan ve dünyanın en büyük kapalı havzalarından biri olan göl hangisidir?</a:t>
+              <a:t>Alpler'in büyük bir bölümünü sınırları içerisinde barındıran ve denize kıyısı olmayan orta Avrupa ülkesi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aral Gölü</a:t>
+              <a:t>Polonya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ölü Deniz</a:t>
+              <a:t>Çekya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hazar Denizi</a:t>
+              <a:t>İsviçre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Van Gölü</a:t>
+              <a:t>Macaristan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asya'nın doğusunda yer alan ve büyük ölçüde volkanik adalardan oluşan ülke aşağıdakilerden hangisidir?</a:t>
+              <a:t>Avrupa'nın en uzun nehri olan ve Rusya topraklarından geçerek Hazar Denizi'ne dökülen nehir hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tayland</a:t>
+              <a:t>Dnyeper</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Malezya</a:t>
+              <a:t>Ren</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Filipinler</a:t>
+              <a:t>Tuna</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya</a:t>
+              <a:t>Volga</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İskandinav Yarımadası'nda bulunan ve başkenti Oslo olan ülke aşağıdakilerden hangisidir?</a:t>
+              <a:t>İnsanların bir yerden başka bir yere yerleşmek amacıyla gitmesine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Finlandiya</a:t>
+              <a:t>Ulaşım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Norveç</a:t>
+              <a:t>Göç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsveç</a:t>
+              <a:t>Ticaret</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Danimarka</a:t>
+              <a:t>Turizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki nehirlerden hangisi Asya'nın en uzun nehri olup Çin topraklarından geçer?</a:t>
+              <a:t>Baltık Denizi'ne kıyısı olan ve başkenti Riga olan ülke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ganj</a:t>
+              <a:t>Belarus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İndus</a:t>
+              <a:t>Litvanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yangtze</a:t>
+              <a:t>Letonya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mekong</a:t>
+              <a:t>Estonya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asya'nın batısında yer alan ve büyük bir kısmı çöl olan yarımada hangisidir?</a:t>
+              <a:t>İtalya'nın kuzeyinde yer alan ve 'Po Ovası' olarak bilinen bölgenin temel ekonomik özelliği nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hint Yarımadası</a:t>
+              <a:t>Balıkçılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anadolu Yarımadası</a:t>
+              <a:t>Turizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arap Yarımadası</a:t>
+              <a:t>Tarım ve Sanayi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kore Yarımadası</a:t>
+              <a:t>Madencilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asya'nın kuzeyinde, Kuzey Buz Denizi'ne dökülen ve Sibirya bölgesinde yer alan büyük nehir hangisidir?</a:t>
+              <a:t>Balkanlar'da yer alan ve başkenti Belgrad olan ülke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sarı Irmak</a:t>
+              <a:t>Karadağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Amur</a:t>
+              <a:t>Sırbistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brahmaputra</a:t>
+              <a:t>Bosna-Hersek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ob</a:t>
+              <a:t>Hırvatistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asya'da bulunan ve 'Dünyanın Çatısı' olarak adlandırılan yüksek plato hangisidir?</a:t>
+              <a:t>Avrupa ile Asya kıtaları arasındaki sınırı oluşturan ve Rusya'da bulunan dağ sırası hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anadolu Platosu</a:t>
+              <a:t>Ural Dağları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tibet Platosu</a:t>
+              <a:t>Karpatlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İran Platosu</a:t>
+              <a:t>Pireneler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dekkan Platosu</a:t>
+              <a:t>Kafkas Dağları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki ülkelerden hangisi Asya kıtasında yer almasına rağmen aynı zamanda Avrupa'da da toprakları bulunmaktadır?</a:t>
+              <a:t>Benelüks ülkeleri arasında yer alan ve başkenti Brüksel olan ülke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moğolistan</a:t>
+              <a:t>Lüksemburg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye</a:t>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Özbekistan</a:t>
+              <a:t>Belçika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Endonezya</a:t>
+              <a:t>Hollanda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyada 'kara elmas' olarak da bilinen ve Sanayi Devrimi'nin temel enerji kaynağı olan fosil yakıt hangisidir?</a:t>
+              <a:t>İzlanda'nın coğrafi olarak en belirgin özelliği aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğal gaz</a:t>
+              <a:t>Yoğun nüfuslu kıyı şehirleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taş kömürü</a:t>
+              <a:t>Geniş orman alanları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Linyit</a:t>
+              <a:t>Aktif volkanik yapısı ve jeotermal kaynakları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Petrol</a:t>
+              <a:t>Çöl iklimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki ülkelerden hangisi 'OPEC' (Petrol İhraç Eden Ülkeler Örgütü) üyesi değildir?</a:t>
+              <a:t>İngiltere, İskoçya, Galler ve Kuzey İrlanda'dan oluşan devlet hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Suudi Arabistan</a:t>
+              <a:t>Galler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Norveç</a:t>
+              <a:t>İrlanda Cumhuriyeti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nijerya</a:t>
+              <a:t>Büyük Britanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İran</a:t>
+              <a:t>Birleşik Krallık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanayi tesislerinin hammaddeye yakın kurulmasının temel amacı aşağıdakilerden hangisidir?</a:t>
+              <a:t>Yunanistan'ın kuzeyinde yer alan ve başkenti Sofya olan komşusu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pazar payını genişletmek</a:t>
+              <a:t>Romanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nakliye maliyetlerini düşürmek</a:t>
+              <a:t>Arnavutluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İş gücünü artırmak</a:t>
+              <a:t>Sırbistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teknolojiyi yerinde kullanmak</a:t>
+              <a:t>Bulgaristan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya ticaretinde en büyük paya sahip olan ulaşım yolu aşağıdakilerden hangisidir?</a:t>
+              <a:t>Asya ile Avrupa kıtalarını birbirinden ayıran doğal sınır aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denizyolu</a:t>
+              <a:t>Kafkas Dağları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boru hattı</a:t>
+              <a:t>Alp Dağları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Demiryolu</a:t>
+              <a:t>Ural Dağları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Havayolu</a:t>
+              <a:t>Pireneler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi yenilenebilir bir enerji kaynağı değildir?</a:t>
+              <a:t>Asya'da bulunan ve dünyanın en derin gölü olan Baykal Gölü hangi ülkede yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jeotermal enerji</a:t>
+              <a:t>Kazakistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rüzgar enerjisi</a:t>
+              <a:t>Çin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Biyokütle enerjisi</a:t>
+              <a:t>Rusya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taş kömürü</a:t>
+              <a:t>Moğolistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alpler'in büyük bir bölümünü sınırları içerisinde barındıran ve denize kıyısı olmayan orta Avrupa ülkesi hangisidir?</a:t>
+              <a:t>Sanayi faaliyetlerinin yoğun olduğu bölgelerde nüfus nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polonya</a:t>
+              <a:t>Az</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çekya</a:t>
+              <a:t>Değişmez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsviçre</a:t>
+              <a:t>Fazla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Macaristan</a:t>
+              <a:t>Durgun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en önemli sanayi bölgelerinden biri olan 'Rur Bölgesi' hangi ülkede yer almaktadır?</a:t>
+              <a:t>Asya'nın güneydoğusunda yer alan ve muson ikliminin etkisiyle dünyanın en çok yağış alan bölgelerinden biri olan ülke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya</a:t>
+              <a:t>Vietnam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya</a:t>
+              <a:t>Güney Kore</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa</a:t>
+              <a:t>Japonya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiltere</a:t>
+              <a:t>Hindistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi enerji kaynağı, çevre kirliliği açısından 'en temiz' fosil yakıt olarak kabul edilir?</a:t>
+              <a:t>Dünyanın en yüksek noktası olan Everest Tepesi, hangi dağ sırası üzerinde yer almaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Linyit</a:t>
+              <a:t>Himalayalar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğal gaz</a:t>
+              <a:t>Karakurum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Petrol</a:t>
+              <a:t>Tanrı Dağları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taş kömürü</a:t>
+              <a:t>Altay Dağları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küresel ticarette 'teknoloji ve hizmet' ihracatında dünya lideri olan ülke aşağıdakilerden hangisidir?</a:t>
+              <a:t>Aşağıdaki boğazlardan hangisi Asya ile Kuzey Amerika kıtalarını birbirinden ayırır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD</a:t>
+              <a:t>Babülmendep Boğazı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brezilya</a:t>
+              <a:t>Hürmüz Boğazı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hindistan</a:t>
+              <a:t>Bering Boğazı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Endonezya</a:t>
+              <a:t>Malakka Boğazı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir sanayi tesisinin 'pazar' bölgesine yakın kurulması için en önemli kriter nedir?</a:t>
+              <a:t>Asya kıtasının iç kesimlerinde yer alan ve dünyanın en büyük kapalı havzalarından biri olan göl hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hammaddeye yakınlık</a:t>
+              <a:t>Aral Gölü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enerji kaynağına yakınlık</a:t>
+              <a:t>Ölü Deniz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tüketici nüfusun yoğunluğu</a:t>
+              <a:t>Hazar Denizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İklim koşulları</a:t>
+              <a:t>Van Gölü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki boğazlardan hangisi dünya petrol ticaretinde en stratejik konuma sahiptir?</a:t>
+              <a:t>Asya'nın doğusunda yer alan ve büyük ölçüde volkanik adalardan oluşan ülke aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hürmüz</a:t>
+              <a:t>Tayland</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cebelitarık</a:t>
+              <a:t>Malezya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul Boğazı</a:t>
+              <a:t>Filipinler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dover</a:t>
+              <a:t>Japonya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanayi Devrimi ilk olarak hangi ülkede başlamıştır?</a:t>
+              <a:t>Aşağıdaki nehirlerden hangisi Asya'nın en uzun nehri olup Çin topraklarından geçer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya</a:t>
+              <a:t>Ganj</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiltere</a:t>
+              <a:t>İndus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD</a:t>
+              <a:t>Yangtze</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa</a:t>
+              <a:t>Mekong</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya ticaretinde 'Serbest Ticaret Bölgeleri' oluşturmanın temel amacı nedir?</a:t>
+              <a:t>Asya'nın batısında yer alan ve büyük bir kısmı çöl olan yarımada hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyasi birliği sağlamak</a:t>
+              <a:t>Hint Yarımadası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Göçü engellemek</a:t>
+              <a:t>Anadolu Yarımadası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gümrük vergilerini azaltarak ticareti artırmak</a:t>
+              <a:t>Arap Yarımadası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Para birimlerini eşitlemek</a:t>
+              <a:t>Kore Yarımadası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi erozyonu hızlandıran beşeri faktörlerden biri değildir?</a:t>
+              <a:t>Asya'nın kuzeyinde, Kuzey Buz Denizi'ne dökülen ve Sibirya bölgesinde yer alan büyük nehir hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bitki örtüsünün tahrip edilmesi</a:t>
+              <a:t>Sarı Irmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nadas uygulamalarının yaygınlaştırılması</a:t>
+              <a:t>Amur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meraların aşırı ve erken otlatılması</a:t>
+              <a:t>Brahmaputra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğimli yamaçların basamaklandırılması</a:t>
+              <a:t>Ob</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyada ormansızlaşmanın en yoğun görüldüğü ekosistem aşağıdakilerden hangisidir?</a:t>
+              <a:t>Asya'da bulunan ve 'Dünyanın Çatısı' olarak adlandırılan yüksek plato hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tropikal yağmur ormanları</a:t>
+              <a:t>Anadolu Platosu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ilıman okyanusal ormanlar</a:t>
+              <a:t>Tibet Platosu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tayga ormanları</a:t>
+              <a:t>İran Platosu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akdeniz maki toplulukları</a:t>
+              <a:t>Dekkan Platosu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Erozyon sonucu toprağın üst kısmının taşınmasıyla aşağıdakilerden hangisinin gerçekleşmesi beklenmez?</a:t>
+              <a:t>Aşağıdaki ülkelerden hangisi Asya kıtasında yer almasına rağmen aynı zamanda Avrupa'da da toprakları bulunmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarım arazilerinin daralması</a:t>
+              <a:t>Moğolistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baraj göllerinin ömrünün kısalması</a:t>
+              <a:t>Türkiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toprağın veriminin düşmesi</a:t>
+              <a:t>Özbekistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yer altı su seviyesinin yükselmesi</a:t>
+              <a:t>Endonezya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa'nın en uzun nehri olan ve Rusya topraklarından geçerek Hazar Denizi'ne dökülen nehir hangisidir?</a:t>
+              <a:t>İç göçün en büyük nedeni nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dnyeper</a:t>
+              <a:t>Eğitim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ren</a:t>
+              <a:t>İklim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tuna</a:t>
+              <a:t>Sağlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Volga</a:t>
+              <a:t>Ekonomik sebepler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de erozyonu önlemek amacıyla kurulan ve ağaçlandırma çalışmaları yapan sivil toplum kuruluşu hangisidir?</a:t>
+              <a:t>Dünyada 'kara elmas' olarak da bilinen ve Sanayi Devrimi'nin temel enerji kaynağı olan fosil yakıt hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>WWF Türkiye</a:t>
+              <a:t>Doğal gaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Greenpeace</a:t>
+              <a:t>Taş kömürü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TEMA Vakfı</a:t>
+              <a:t>Linyit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ÇEKÜL Vakfı</a:t>
+              <a:t>Petrol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baltık Denizi'ne kıyısı olan ve başkenti Riga olan ülke hangisidir?</a:t>
+              <a:t>Bir ülkede doğum oranlarının azalması nüfusu nasıl etkiler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Belarus</a:t>
+              <a:t>Artırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Litvanya</a:t>
+              <a:t>Değiştirmez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Letonya</a:t>
+              <a:t>Gençleştirir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Estonya</a:t>
+              <a:t>Yaşlandırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya'nın kuzeyinde yer alan ve 'Po Ovası' olarak bilinen bölgenin temel ekonomik özelliği nedir?</a:t>
+              <a:t>Tarım, hayvancılık ve madencilik hangi ekonomik faaliyet grubuna girer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Balıkçılık</a:t>
+              <a:t>Üçüncül</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Turizm</a:t>
+              <a:t>Birincil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarım ve Sanayi</a:t>
+              <a:t>Dördüncül</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Madencilik</a:t>
+              <a:t>İkincil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Balkanlar'da yer alan ve başkenti Belgrad olan ülke hangisidir?</a:t>
+              <a:t>Beyin göçü ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karadağ</a:t>
+              <a:t>Turistik gezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sırbistan</a:t>
+              <a:t>Köyden kente göç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bosna-Hersek</a:t>
+              <a:t>Eğitimli kişilerin başka ülkeye gitmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hırvatistan</a:t>
+              <a:t>İşçilerin gitmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avrupa ile Asya kıtaları arasındaki sınırı oluşturan ve Rusya'da bulunan dağ sırası hangisidir?</a:t>
+              <a:t>Nüfus yoğunluğu nasıl hesaplanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ural Dağları</a:t>
+              <a:t>Toplam nüfus / Yüz ölçümü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karpatlar</a:t>
+              <a:t>Doğum / Ölüm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pireneler</a:t>
+              <a:t>Nüfus / Kişi sayısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kafkas Dağları</a:t>
+              <a:t>Göç / Nüfus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Benelüks ülkeleri arasında yer alan ve başkenti Brüksel olan ülke hangisidir?</a:t>
+              <a:t>Gelişmiş ülkelerde nüfus artış hızı nasıldır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lüksemburg</a:t>
+              <a:t>Değişken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya</a:t>
+              <a:t>Yüksek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Belçika</a:t>
+              <a:t>Düşük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hollanda</a:t>
+              <a:t>Sıfır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>