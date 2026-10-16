--- v0 (2026-08-25)
+++ v1 (2026-10-16)
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaygısızlar dizisinde 'Memnun Kaygısız' karakterini kim canlandırmıştır?</a:t>
+              <a:t>Dünyayı kasıp kavuran 'Barbie Girl' şarkısı hangi gruba aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şener Şen</a:t>
+              <a:t>Vengaboys</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ercan Yazgan</a:t>
+              <a:t>E-Type</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeki Alasya</a:t>
+              <a:t>Ace of Base</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halit Akçatepe</a:t>
+              <a:t>Aqua</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süper Baba dizisinin başrol karakteri Fikret'in lakabı nedir?</a:t>
+              <a:t>Ace of Base grubunun en meşhur hitlerinden biri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fiko</a:t>
+              <a:t>Blue</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baba</a:t>
+              <a:t>Coco Jambo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süper</a:t>
+              <a:t>Be My Lover</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Amca</a:t>
+              <a:t>All That She Wants</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mahallenin Muhtarları dizisinde Temel karakterini kim oynamıştır?</a:t>
+              <a:t>Aqua grubu hangi ülkenin müzik sahnesinden çıkmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şevket Altuğ</a:t>
+              <a:t>İsveç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cihan Ünal</a:t>
+              <a:t>Finlandiya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kadir İnanır</a:t>
+              <a:t>Norveç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Erdal Özyağcılar</a:t>
+              <a:t>Danimarka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çılgın Bediş dizisi hangi oyuncunun canlandırdığı karakterin etrafında döner?</a:t>
+              <a:t>Ace of Base grubunun üyeleri arasında kaç kardeş vardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yonca Evcimik</a:t>
+              <a:t>2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gülse Birsel</a:t>
+              <a:t>1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pınar Altuğ</a:t>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Demet Evgar</a:t>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Perihan Abla dizisi hangi semtte geçmektedir?</a:t>
+              <a:t>90'larda popüler olan 'Doctor Jones' şarkısı kime aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beşiktaş</a:t>
+              <a:t>Solid Base</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beyoğlu</a:t>
+              <a:t>Ace of Base</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuzguncuk</a:t>
+              <a:t>Aqua</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kadıköy</a:t>
+              <a:t>Rednex</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir Demet Tiyatro'da Yılmaz Erdoğan'ın canlandırdığı efsane karakter hangisidir?</a:t>
+              <a:t>'The Sign' şarkısı 90'ların hangi popüler grubu tarafından seslendirilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fasulyeci</a:t>
+              <a:t>Roxette</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zabıta İrfan</a:t>
+              <a:t>Ace of Base</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mükremin Çıtır</a:t>
+              <a:t>Aqua</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lütfü</a:t>
+              <a:t>A-ha</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ruhsar dizisinde başrolü paylaşan kadın oyuncu kimdir?</a:t>
+              <a:t>Aqua grubunun solisti olan kadın şarkıcının adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deniz Seki</a:t>
+              <a:t>Nina Persson</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pınar Altuğ</a:t>
+              <a:t>Lene Nystrøm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Berna Laçin</a:t>
+              <a:t>Malin Berggren</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hande Ataizi</a:t>
+              <a:t>Jenny Berggren</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkinci Bahar dizisinde Ali Haydar karakterini kim canlandırmıştır?</a:t>
+              <a:t>Ace of Base grubunun müzik tarzı genellikle nasıl tanımlanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Haluk Bilginer</a:t>
+              <a:t>Grunge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şener Şen</a:t>
+              <a:t>Hip Hop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkan Şoray</a:t>
+              <a:t>Heavy Metal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kemal Sunal</a:t>
+              <a:t>Europop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıcağı Sıcağına programının unutulmaz sunucusu kimdir?</a:t>
+              <a:t>Danimarkalı grup Aqua'nın 'Barbie Girl' şarkısında hangi oyuncak markasına atıf yapılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Haluk Bilginer</a:t>
+              <a:t>Playmobil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mehmet Ali Erbil</a:t>
+              <a:t>Lego</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Reha Muhtar</a:t>
+              <a:t>Fisher-Price</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cem Özer</a:t>
+              <a:t>Barbie</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ferhunde Hanımlar dizisi hangi şehirde çekilmiştir?</a:t>
+              <a:t>'Happy Nation' albümü hangi gruba aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ankara</a:t>
+              <a:t>Ace of Base</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul</a:t>
+              <a:t>Aqua</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzmir</a:t>
+              <a:t>Alcazar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bursa</a:t>
+              <a:t>Army of Lovers</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>