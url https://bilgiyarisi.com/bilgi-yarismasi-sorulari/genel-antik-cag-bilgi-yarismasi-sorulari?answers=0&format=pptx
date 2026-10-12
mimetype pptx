--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Yunan'da tanrıların kralı olarak kabul edilen, Olimpos Dağı'nın hakimi kimdir?</a:t>
+              <a:t>2023 yılında İngiltere'de bulunan yeni bir Roma yerleşiminde en çok neye rastlandı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hades</a:t>
+              <a:t>Silah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Poseidon</a:t>
+              <a:t>Heykel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeus</a:t>
+              <a:t>Mutfak gereçleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Apollo</a:t>
+              <a:t>Sikke</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Yunan'da tiyatro oyunlarında kullanılan ve oyuncuların rollerini belirten temel aksesuar nedir?</a:t>
+              <a:t>Son yıllarda Pompeii'de bulunan ve 'kölelerin yaşamı'nı gösteren oda nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asa</a:t>
+              <a:t>Kraliyet odası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çelenk</a:t>
+              <a:t>Servis odası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Maske</a:t>
+              <a:t>Bahçe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalkan</a:t>
+              <a:t>Kütüphane</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Yunan dünyasında 'Akademi' adlı okulu kuran filozof kimdir?</a:t>
+              <a:t>İtalya'da bulunan ve 'Antik Roma mutfağı' üzerine ışık tutan yeni buluntu nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Platon</a:t>
+              <a:t>Altın tabak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Epikür</a:t>
+              <a:t>Şarap fıçısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pisagor</a:t>
+              <a:t>Mermer masa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zenon</a:t>
+              <a:t>Pişmiş yemek kalıntıları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yunanlıların 'barbar' olarak nitelendirdiği, M.Ö. 490 ve 480 yıllarında Yunanistan'ı istila etmeye çalışan imparatorluk hangisidir?</a:t>
+              <a:t>Antik Yunan'da 'Olimpiyat kazananları' için yapılan yeni bir arkeolojik çalışma neyi kanıtladı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mısır</a:t>
+              <a:t>Genç olduklarını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hitit</a:t>
+              <a:t>Savaşçı olduklarını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pers</a:t>
+              <a:t>Sadece zengin olduklarını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roma</a:t>
+              <a:t>Özel beslenme düzenleri olduğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gize Piramitleri'nin en büyüğü olan ve Firavun Keops adına inşa edilen yapının adı nedir?</a:t>
+              <a:t>Roma'daki 'Pantheon' tapınağının korunması için yakın zamanda ne yapıldı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mikerinos Piramidi</a:t>
+              <a:t>Taşıma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kefren Piramidi</a:t>
+              <a:t>Restorasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zoser Piramidi</a:t>
+              <a:t>Boyama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Piramit</a:t>
+              <a:t>Yıkım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Mısır'da hiyeroglifleri çözmek için kullanılan ve üzerinde üç farklı yazı bulunan taş levha hangisidir?</a:t>
+              <a:t>Antik Yunan'da kullanılan 'yazı tabletleri' üzerindeki yeni okumalar neyi gösterdi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karnak Yazıtı</a:t>
+              <a:t>Şiirleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rosetta Taşı</a:t>
+              <a:t>Dua metinlerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Luksor Dikilitaşı</a:t>
+              <a:t>Günlük alışveriş listelerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Amarna Tableti</a:t>
+              <a:t>Savaş stratejilerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Mısır'da 'Güneş Tanrısı' olarak kabul edilen ve en önemli tanrılardan biri hangisidir?</a:t>
+              <a:t>Son dönemdeki bulgulara göre, Roma İmparatorluğu'nun çöküşünde hangi çevresel etken etkili oldu?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anubis</a:t>
+              <a:t>Deprem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Horus</a:t>
+              <a:t>Tsunami</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ra</a:t>
+              <a:t>Salgın hastalık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osiris</a:t>
+              <a:t>İklim değişikliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Mısır'da ölen kişilerin bedenlerinin bozulmaması için uygulanan özel işleme ne ad verilir?</a:t>
+              <a:t>Antik Yunan'da tanrıların kralı olarak kabul edilen, Olimpos Dağı'nın hakimi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiyeroglif</a:t>
+              <a:t>Hades</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sarkofaj</a:t>
+              <a:t>Poseidon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Firavunlaştırma</a:t>
+              <a:t>Zeus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mumyalama</a:t>
+              <a:t>Apollo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Mısır'da 'Firavun' unvanını kullanan ilk kadın hükümdarlardan biri olan ve ticaret seferleriyle tanınan kimdir?</a:t>
+              <a:t>Antik Atina'da demokrasinin temellerini atan ve 'demokrasinin babası' olarak anılan devlet adamı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hatşepsut</a:t>
+              <a:t>Solon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kleopatra</a:t>
+              <a:t>Kleisthenes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nefertiti</a:t>
+              <a:t>Drakon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nefertari</a:t>
+              <a:t>Perikles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Mısır'da kullanılan, papirüs bitkisinden yapılan yazı malzemesine ne denir?</a:t>
+              <a:t>Antik Yunan'da düzenlenen ve günümüzdeki modern Olimpiyat Oyunları'nın ilham kaynağı olan etkinlik hangi şehirde yapılırdı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parşömen</a:t>
+              <a:t>Korint</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kil Tablet</a:t>
+              <a:t>Sparta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vellum</a:t>
+              <a:t>Atina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Papirüs</a:t>
+              <a:t>Olimpiya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Mısır'ın ünlü 'Ölüler Kitabı'nın temel amacı nedir?</a:t>
+              <a:t>Ünlü filozof Sokrates'in öğrencisi olan ve 'İdeal Devlet' adlı eseri yazan düşünür kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarım takvimini düzenlemek</a:t>
+              <a:t>Thales</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihi savaşları anlatmak</a:t>
+              <a:t>Herakleitos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ölen kişiye öbür dünyada rehberlik etmek</a:t>
+              <a:t>Platon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Firavunların soy ağacını kaydetmek</a:t>
+              <a:t>Aristo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Atina'da demokrasinin temellerini atan ve 'demokrasinin babası' olarak anılan devlet adamı kimdir?</a:t>
+              <a:t>Pompeii'de son yıllarda yapılan kazılarda bulunan 'hızlı yemek' yeri nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Solon</a:t>
+              <a:t>Thermopolium</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kleisthenes</a:t>
+              <a:t>Tapınak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Drakon</a:t>
+              <a:t>Hamam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Perikles</a:t>
+              <a:t>Forum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gize'deki ünlü Büyük Sfenks'in gövdesi hangi hayvana aittir?</a:t>
+              <a:t>Truva Savaşı'nı anlatan, Homeros tarafından yazıldığı kabul edilen destanın adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şahin</a:t>
+              <a:t>Theogonia</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aslan</a:t>
+              <a:t>Odysseia</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çakal</a:t>
+              <a:t>Aeneis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boğa</a:t>
+              <a:t>İlyada</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Mısır'da 'Yeraltı Dünyasının ve Ölülerin Tanrısı' kimdir?</a:t>
+              <a:t>Antik Yunan'da askeri disiplini ve savaşçı kültürüyle bilinen şehir devleti hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ptah</a:t>
+              <a:t>Thebai</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Thoth</a:t>
+              <a:t>Miken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Set</a:t>
+              <a:t>Sparta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osiris</a:t>
+              <a:t>Atina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Mısır medeniyeti hangi nehrin çevresinde gelişmiştir?</a:t>
+              <a:t>Antik Yunan mimarisinde kullanılan üç ana sütun düzeninden en süslü ve yapraklı olan hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İndus</a:t>
+              <a:t>Dor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fırat</a:t>
+              <a:t>Toskana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dicle</a:t>
+              <a:t>İyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nil</a:t>
+              <a:t>Korint</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihte bilinen en ünlü çocuk firavun, mezarı 1922 yılında Howard Carter tarafından keşfedilen kimdir?</a:t>
+              <a:t>Pers İmparatorluğu'na karşı yapılan Thermopylae Muharebesi'nde 300 Spartalıya komuta eden kral kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>III. Amenhotep</a:t>
+              <a:t>Büyük İskender</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akhenaton</a:t>
+              <a:t>Miltiades</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tutankhamun</a:t>
+              <a:t>Themistokles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>II. Ramses</a:t>
+              <a:t>Leonidas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Mısır'da kralların gömüldüğü, Krallar Vadisi'nin bulunduğu modern şehir hangisidir?</a:t>
+              <a:t>Yunan mitolojisinde bilgelik, strateji ve zanaat tanrıçası kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İskenderiye</a:t>
+              <a:t>Afrodit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kahire</a:t>
+              <a:t>Hera</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Luksor</a:t>
+              <a:t>Artemis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gize</a:t>
+              <a:t>Athena</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihteki ilk yazılı hukuk kuralları olan 'Urugakina Kanunları' hangi uygarlık tarafından oluşturulmuştur?</a:t>
+              <a:t>Antik Yunan'da tiyatro oyunlarında kullanılan ve oyuncuların rollerini belirten temel aksesuar nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sümerler</a:t>
+              <a:t>Asa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asurlar</a:t>
+              <a:t>Çelenk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akadlar</a:t>
+              <a:t>Maske</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Babiller</a:t>
+              <a:t>Kalkan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mezopotamya'da tapınak işlevi gören, aynı zamanda gözlemevi olarak kullanılan çok katlı yapılara ne ad verilir?</a:t>
+              <a:t>Antik Yunan dünyasında 'Akademi' adlı okulu kuran filozof kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Piramit</a:t>
+              <a:t>Platon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Forum</a:t>
+              <a:t>Epikür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ziggurat</a:t>
+              <a:t>Pisagor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Agora</a:t>
+              <a:t>Zenon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi adıyla anılan sert yasalarıyla bilinen ve Babil uygarlığının en ünlü kralı kimdir?</a:t>
+              <a:t>Yunanlıların 'barbar' olarak nitelendirdiği, M.Ö. 490 ve 480 yıllarında Yunanistan'ı istila etmeye çalışan imparatorluk hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gılgamış</a:t>
+              <a:t>Mısır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hammurabi</a:t>
+              <a:t>Hitit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asurbanipal</a:t>
+              <a:t>Pers</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sargon</a:t>
+              <a:t>Roma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihte bilinen ilk kütüphaneyi Asur başkenti Ninova'da kuran kral kimdir?</a:t>
+              <a:t>Gize Piramitleri'nin en büyüğü olan ve Firavun Keops adına inşa edilen yapının adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nabukadnezar</a:t>
+              <a:t>Mikerinos Piramidi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hammurabi</a:t>
+              <a:t>Kefren Piramidi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asurbanipal</a:t>
+              <a:t>Zoser Piramidi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gudea</a:t>
+              <a:t>Büyük Piramit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sümerlerin kullandığı, kil tabletler üzerine çiviye benzeyen işaretlerle yazılan yazı türü hangisidir?</a:t>
+              <a:t>Antik Mısır'da hiyeroglifleri çözmek için kullanılan ve üzerinde üç farklı yazı bulunan taş levha hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiyeroglif</a:t>
+              <a:t>Karnak Yazıtı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Latin alfabesi</a:t>
+              <a:t>Rosetta Taşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fenike alfabesi</a:t>
+              <a:t>Luksor Dikilitaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çivi yazısı</a:t>
+              <a:t>Amarna Tableti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Yunan'da düzenlenen ve günümüzdeki modern Olimpiyat Oyunları'nın ilham kaynağı olan etkinlik hangi şehirde yapılırdı?</a:t>
+              <a:t>Antikythera düzeneği günümüzde ne olarak adlandırılmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Korint</a:t>
+              <a:t>Teleskop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sparta</a:t>
+              <a:t>Dünyanın ilk bilgisayarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atina</a:t>
+              <a:t>Hesap makinesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiya</a:t>
+              <a:t>Saat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asurluların, Mezopotamya'dan Anadolu'ya kadar uzanan ticaret ağını kurdukları ve ticaret merkezi haline getirdikleri yer neresidir?</a:t>
+              <a:t>Antik Mısır'da 'Güneş Tanrısı' olarak kabul edilen ve en önemli tanrılardan biri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kültepe (Kaniş)</a:t>
+              <a:t>Anubis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Babil</a:t>
+              <a:t>Horus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uruk</a:t>
+              <a:t>Ra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ur</a:t>
+              <a:t>Osiris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın yedi harikasından biri olan 'Babil'in Asma Bahçeleri' hangi kral döneminde inşa edilmiştir?</a:t>
+              <a:t>Antik Mısır'da ölen kişilerin bedenlerinin bozulmaması için uygulanan özel işleme ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gılgamış</a:t>
+              <a:t>Hiyeroglif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nabukadnezar</a:t>
+              <a:t>Sarkofaj</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hammurabi</a:t>
+              <a:t>Firavunlaştırma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asurbanipal</a:t>
+              <a:t>Mumyalama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sümer uygarlığına ait olan ve ölümsüzlüğü arayan bir kralın hikayesini anlatan destan hangisidir?</a:t>
+              <a:t>Antik Mısır'da 'Firavun' unvanını kullanan ilk kadın hükümdarlardan biri olan ve ticaret seferleriyle tanınan kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaratılış Destanı</a:t>
+              <a:t>Hatşepsut</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gılgamış Destanı</a:t>
+              <a:t>Kleopatra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlyada Destanı</a:t>
+              <a:t>Nefertiti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şehname</a:t>
+              <a:t>Nefertari</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asurluların, askeri güçlerini ve disiplinli ordularını kullanarak kurdukları devlet yapısı için en doğru tanım hangisidir?</a:t>
+              <a:t>Antik Mısır'da kullanılan, papirüs bitkisinden yapılan yazı malzemesine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Demokratik bir meclis</a:t>
+              <a:t>Parşömen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ticari bir birlik</a:t>
+              <a:t>Kil Tablet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstilacı bir imparatorluk</a:t>
+              <a:t>Vellum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Barışçıl bir şehir devleti</a:t>
+              <a:t>Papirüs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sümer şehir devletlerinin her birinin başında bulunan, hem siyasi hem de dini lider olan kişiye ne ad verilir?</a:t>
+              <a:t>Antik Mısır'ın ünlü 'Ölüler Kitabı'nın temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ensi (Patesi)</a:t>
+              <a:t>Tarım takvimini düzenlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Firavun</a:t>
+              <a:t>Tarihi savaşları anlatmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şehzade</a:t>
+              <a:t>Ölen kişiye öbür dünyada rehberlik etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Satrap</a:t>
+              <a:t>Firavunların soy ağacını kaydetmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi Mezopotamya'da kullanılan ve astronomi biliminin gelişmesini sağlayan matematiksel sistemdir?</a:t>
+              <a:t>Gize'deki ünlü Büyük Sfenks'in gövdesi hangi hayvana aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Onaltılık sistem</a:t>
+              <a:t>Şahin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkilik sistem</a:t>
+              <a:t>Aslan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altmışlık sistem</a:t>
+              <a:t>Çakal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Onluk sistem</a:t>
+              <a:t>Boğa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Babil uygarlığının çöküşünde önemli rol oynayan ve şehri fethederek Babil esaretine son veren medeniyet hangisidir?</a:t>
+              <a:t>Antik Mısır'da 'Yeraltı Dünyasının ve Ölülerin Tanrısı' kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mısırlılar</a:t>
+              <a:t>Ptah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Persler</a:t>
+              <a:t>Thoth</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hititler</a:t>
+              <a:t>Set</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sümerler</a:t>
+              <a:t>Osiris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Olimpiyat Oyunları ilk olarak hangi Yunan şehrinde düzenlenmiştir?</a:t>
+              <a:t>Antik Mısır medeniyeti hangi nehrin çevresinde gelişmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sparta</a:t>
+              <a:t>İndus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Korint</a:t>
+              <a:t>Fırat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olympia</a:t>
+              <a:t>Dicle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atina</a:t>
+              <a:t>Nil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihi kayıtlara göre ilk Antik Olimpiyat Oyunları hangi yılda yapılmıştır?</a:t>
+              <a:t>Tarihte bilinen en ünlü çocuk firavun, mezarı 1922 yılında Howard Carter tarafından keşfedilen kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>M.Ö. 1000</a:t>
+              <a:t>III. Amenhotep</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>M.Ö. 776</a:t>
+              <a:t>Akhenaton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>M.Ö. 500</a:t>
+              <a:t>Tutankhamun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>M.Ö. 334</a:t>
+              <a:t>II. Ramses</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Olimpiyatlar hangi tanrının onuruna düzenlenirdi?</a:t>
+              <a:t>Antik Mısır'da kralların gömüldüğü, Krallar Vadisi'nin bulunduğu modern şehir hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Apollo</a:t>
+              <a:t>İskenderiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Poseidon</a:t>
+              <a:t>Kahire</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hades</a:t>
+              <a:t>Luksor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeus</a:t>
+              <a:t>Gize</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ünlü filozof Sokrates'in öğrencisi olan ve 'İdeal Devlet' adlı eseri yazan düşünür kimdir?</a:t>
+              <a:t>Son dönemdeki DNA analizleri, Antik Romalıların genetik yapısı hakkında neyi ortaya çıkardı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Thales</a:t>
+              <a:t>Sadece İtalyan kökenli olduğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Herakleitos</a:t>
+              <a:t>Hiç değişmediğini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Platon</a:t>
+              <a:t>Çok çeşitli olduğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aristo</a:t>
+              <a:t>Kuzeyli olduğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat oyunları sırasında savaşların durdurulması ve güvenli geçişin sağlanması uygulamasına ne ad verilirdi?</a:t>
+              <a:t>Tarihteki ilk yazılı hukuk kuralları olan 'Urugakina Kanunları' hangi uygarlık tarafından oluşturulmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekecheiria</a:t>
+              <a:t>Sümerler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stadion</a:t>
+              <a:t>Asurlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Agon</a:t>
+              <a:t>Akadlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pax Romana</a:t>
+              <a:t>Babiller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Truva Savaşı'nı anlatan, Homeros tarafından yazıldığı kabul edilen destanın adı nedir?</a:t>
+              <a:t>Türkiye'de bulunan ve son yıllarda restorasyonu tamamlanan 'Antik Yunan' tiyatrosu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Theogonia</a:t>
+              <a:t>Assos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Odysseia</a:t>
+              <a:t>Milet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aeneis</a:t>
+              <a:t>Troya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlyada</a:t>
+              <a:t>Efes Tiyatrosu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Yunan'da askeri disiplini ve savaşçı kültürüyle bilinen şehir devleti hangisidir?</a:t>
+              <a:t>Antik Roma'da 'hazine avcıları' tarafından tahrip edilen hangi bölge koruma altına alındı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Thebai</a:t>
+              <a:t>Colosseum çevresi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Miken</a:t>
+              <a:t>Roma Forumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sparta</a:t>
+              <a:t>Vatikan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atina</a:t>
+              <a:t>Pantheon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Yunan mimarisinde kullanılan üç ana sütun düzeninden en süslü ve yapraklı olan hangisidir?</a:t>
+              <a:t>2022'de Yunanistan'da bulunan yeni bir su altı şehri hangi bölgededir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dor</a:t>
+              <a:t>Rodos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toskana</a:t>
+              <a:t>Girit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İyon</a:t>
+              <a:t>Pavlopetri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Korint</a:t>
+              <a:t>Atina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pers İmparatorluğu'na karşı yapılan Thermopylae Muharebesi'nde 300 Spartalıya komuta eden kral kimdir?</a:t>
+              <a:t>Antik Roma'daki 'dijital' restorasyon çalışmaları sayesinde ne yeniden inşa edildi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük İskender</a:t>
+              <a:t>Akropolis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Miltiades</a:t>
+              <a:t>Roma Forumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Themistokles</a:t>
+              <a:t>Parthenon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Leonidas</a:t>
+              <a:t>Kolezyum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yunan mitolojisinde bilgelik, strateji ve zanaat tanrıçası kimdir?</a:t>
+              <a:t>Antik Yunan'da kullanılan parfümlerin yeniden üretilmesi projesi hangi üniversite tarafından yapıldı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Afrodit</a:t>
+              <a:t>Atina Üniversitesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hera</a:t>
+              <a:t>Cambridge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Artemis</a:t>
+              <a:t>Harvard</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Athena</a:t>
+              <a:t>Oxford</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>