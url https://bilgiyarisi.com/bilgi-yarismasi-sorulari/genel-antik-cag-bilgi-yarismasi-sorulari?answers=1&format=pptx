--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Yunan'da tanrıların kralı olarak kabul edilen, Olimpos Dağı'nın hakimi kimdir?</a:t>
+              <a:t>2023 yılında İngiltere'de bulunan yeni bir Roma yerleşiminde en çok neye rastlandı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hades</a:t>
+              <a:t>Silah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,111 +749,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Poseidon</a:t>
+              <a:t>Heykel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -861,117 +861,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zeus</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mutfak gereçleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -979,57 +979,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Apollo</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sikke</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Yunan'da tiyatro oyunlarında kullanılan ve oyuncuların rollerini belirten temel aksesuar nedir?</a:t>
+              <a:t>Son yıllarda Pompeii'de bulunan ve 'kölelerin yaşamı'nı gösteren oda nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,111 +1374,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asa</a:t>
+              <a:t>Kraliyet odası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1486,117 +1486,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çelenk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Servis odası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1604,57 +1604,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Maske</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bahçe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalkan</a:t>
+              <a:t>Kütüphane</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,111 +1999,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Yunan dünyasında 'Akademi' adlı okulu kuran filozof kimdir?</a:t>
+              <a:t>İtalya'da bulunan ve 'Antik Roma mutfağı' üzerine ışık tutan yeni buluntu nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2111,57 +2111,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Platon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Altın tabak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Epikür</a:t>
+              <a:t>Şarap fıçısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,111 +2353,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pisagor</a:t>
+              <a:t>Mermer masa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2465,57 +2465,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zenon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pişmiş yemek kalıntıları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yunanlıların 'barbar' olarak nitelendirdiği, M.Ö. 490 ve 480 yıllarında Yunanistan'ı istila etmeye çalışan imparatorluk hangisidir?</a:t>
+              <a:t>Antik Yunan'da 'Olimpiyat kazananları' için yapılan yeni bir arkeolojik çalışma neyi kanıtladı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mısır</a:t>
+              <a:t>Genç olduklarını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,111 +2978,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hitit</a:t>
+              <a:t>Savaşçı olduklarını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,117 +3090,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pers</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece zengin olduklarını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3208,57 +3208,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Roma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Özel beslenme düzenleri olduğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gize Piramitleri'nin en büyüğü olan ve Firavun Keops adına inşa edilen yapının adı nedir?</a:t>
+              <a:t>Roma'daki 'Pantheon' tapınağının korunması için yakın zamanda ne yapıldı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,111 +3603,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mikerinos Piramidi</a:t>
+              <a:t>Taşıma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3715,57 +3715,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kefren Piramidi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Restorasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,111 +3839,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zoser Piramidi</a:t>
+              <a:t>Boyama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Büyük Piramit</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yıkım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Mısır'da hiyeroglifleri çözmek için kullanılan ve üzerinde üç farklı yazı bulunan taş levha hangisidir?</a:t>
+              <a:t>Antik Yunan'da kullanılan 'yazı tabletleri' üzerindeki yeni okumalar neyi gösterdi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,111 +4346,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karnak Yazıtı</a:t>
+              <a:t>Şiirleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4458,117 +4458,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Rosetta Taşı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dua metinlerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4576,57 +4576,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Luksor Dikilitaşı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Günlük alışveriş listelerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Amarna Tableti</a:t>
+              <a:t>Savaş stratejilerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Mısır'da 'Güneş Tanrısı' olarak kabul edilen ve en önemli tanrılardan biri hangisidir?</a:t>
+              <a:t>Son dönemdeki bulgulara göre, Roma İmparatorluğu'nun çöküşünde hangi çevresel etken etkili oldu?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Anubis</a:t>
+              <a:t>Deprem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,111 +5207,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Horus</a:t>
+              <a:t>Tsunami</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,117 +5319,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ra</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Salgın hastalık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5437,57 +5437,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Osiris</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İklim değişikliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Mısır'da ölen kişilerin bedenlerinin bozulmaması için uygulanan özel işleme ne ad verilir?</a:t>
+              <a:t>Antik Yunan'da tanrıların kralı olarak kabul edilen, Olimpos Dağı'nın hakimi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiyeroglif</a:t>
+              <a:t>Hades</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,111 +5950,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sarkofaj</a:t>
+              <a:t>Poseidon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6062,117 +6062,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Firavunlaştırma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zeus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6180,57 +6180,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mumyalama</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Apollo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,111 +6457,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Mısır'da 'Firavun' unvanını kullanan ilk kadın hükümdarlardan biri olan ve ticaret seferleriyle tanınan kimdir?</a:t>
+              <a:t>Antik Atina'da demokrasinin temellerini atan ve 'demokrasinin babası' olarak anılan devlet adamı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6569,117 +6569,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hatşepsut</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Solon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6687,57 +6687,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kleopatra</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kleisthenes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nefertiti</a:t>
+              <a:t>Drakon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nefertari</a:t>
+              <a:t>Perikles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Mısır'da kullanılan, papirüs bitkisinden yapılan yazı malzemesine ne denir?</a:t>
+              <a:t>Antik Yunan'da düzenlenen ve günümüzdeki modern Olimpiyat Oyunları'nın ilham kaynağı olan etkinlik hangi şehirde yapılırdı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parşömen</a:t>
+              <a:t>Korint</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kil Tablet</a:t>
+              <a:t>Sparta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vellum</a:t>
+              <a:t>Atina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Papirüs</a:t>
+              <a:t>Olimpiya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Mısır'ın ünlü 'Ölüler Kitabı'nın temel amacı nedir?</a:t>
+              <a:t>Ünlü filozof Sokrates'in öğrencisi olan ve 'İdeal Devlet' adlı eseri yazan düşünür kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarım takvimini düzenlemek</a:t>
+              <a:t>Thales</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihi savaşları anlatmak</a:t>
+              <a:t>Herakleitos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ölen kişiye öbür dünyada rehberlik etmek</a:t>
+              <a:t>Platon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Firavunların soy ağacını kaydetmek</a:t>
+              <a:t>Aristo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,111 +8686,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Atina'da demokrasinin temellerini atan ve 'demokrasinin babası' olarak anılan devlet adamı kimdir?</a:t>
+              <a:t>Pompeii'de son yıllarda yapılan kazılarda bulunan 'hızlı yemek' yeri nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8798,117 +8798,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Solon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Thermopolium</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8916,57 +8916,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kleisthenes</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tapınak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Drakon</a:t>
+              <a:t>Hamam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Perikles</a:t>
+              <a:t>Forum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gize'deki ünlü Büyük Sfenks'in gövdesi hangi hayvana aittir?</a:t>
+              <a:t>Truva Savaşı'nı anlatan, Homeros tarafından yazıldığı kabul edilen destanın adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,111 +9547,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şahin</a:t>
+              <a:t>Theogonia</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,57 +9659,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aslan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Odysseia</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,111 +9783,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çakal</a:t>
+              <a:t>Aeneis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9895,57 +9895,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Boğa</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İlyada</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Mısır'da 'Yeraltı Dünyasının ve Ölülerin Tanrısı' kimdir?</a:t>
+              <a:t>Antik Yunan'da askeri disiplini ve savaşçı kültürüyle bilinen şehir devleti hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ptah</a:t>
+              <a:t>Thebai</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,111 +10408,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Thoth</a:t>
+              <a:t>Miken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10520,117 +10520,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Set</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sparta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10638,57 +10638,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Osiris</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Mısır medeniyeti hangi nehrin çevresinde gelişmiştir?</a:t>
+              <a:t>Antik Yunan mimarisinde kullanılan üç ana sütun düzeninden en süslü ve yapraklı olan hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İndus</a:t>
+              <a:t>Dor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fırat</a:t>
+              <a:t>Toskana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dicle</a:t>
+              <a:t>İyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nil</a:t>
+              <a:t>Korint</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihte bilinen en ünlü çocuk firavun, mezarı 1922 yılında Howard Carter tarafından keşfedilen kimdir?</a:t>
+              <a:t>Pers İmparatorluğu'na karşı yapılan Thermopylae Muharebesi'nde 300 Spartalıya komuta eden kral kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>III. Amenhotep</a:t>
+              <a:t>Büyük İskender</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,111 +11894,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akhenaton</a:t>
+              <a:t>Miltiades</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,117 +12006,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tutankhamun</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Themistokles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12124,57 +12124,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>II. Ramses</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Leonidas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Mısır'da kralların gömüldüğü, Krallar Vadisi'nin bulunduğu modern şehir hangisidir?</a:t>
+              <a:t>Yunan mitolojisinde bilgelik, strateji ve zanaat tanrıçası kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İskenderiye</a:t>
+              <a:t>Afrodit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,111 +12637,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kahire</a:t>
+              <a:t>Hera</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12749,117 +12749,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Luksor</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Artemis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12867,57 +12867,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gize</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Athena</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,111 +13144,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihteki ilk yazılı hukuk kuralları olan 'Urugakina Kanunları' hangi uygarlık tarafından oluşturulmuştur?</a:t>
+              <a:t>Antik Yunan'da tiyatro oyunlarında kullanılan ve oyuncuların rollerini belirten temel aksesuar nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13256,57 +13256,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sümerler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Asa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,111 +13380,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asurlar</a:t>
+              <a:t>Çelenk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,57 +13492,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Akadlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Maske</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Babiller</a:t>
+              <a:t>Kalkan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mezopotamya'da tapınak işlevi gören, aynı zamanda gözlemevi olarak kullanılan çok katlı yapılara ne ad verilir?</a:t>
+              <a:t>Antik Yunan dünyasında 'Akademi' adlı okulu kuran filozof kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,57 +13999,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Piramit</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Platon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,111 +14123,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Forum</a:t>
+              <a:t>Epikür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14235,57 +14235,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ziggurat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pisagor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Agora</a:t>
+              <a:t>Zenon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi adıyla anılan sert yasalarıyla bilinen ve Babil uygarlığının en ünlü kralı kimdir?</a:t>
+              <a:t>Yunanlıların 'barbar' olarak nitelendirdiği, M.Ö. 490 ve 480 yıllarında Yunanistan'ı istila etmeye çalışan imparatorluk hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,111 +14748,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gılgamış</a:t>
+              <a:t>Mısır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14860,117 +14860,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hammurabi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hitit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,57 +14978,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Asurbanipal</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pers</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sargon</a:t>
+              <a:t>Roma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihte bilinen ilk kütüphaneyi Asur başkenti Ninova'da kuran kral kimdir?</a:t>
+              <a:t>Gize Piramitleri'nin en büyüğü olan ve Firavun Keops adına inşa edilen yapının adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nabukadnezar</a:t>
+              <a:t>Mikerinos Piramidi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,111 +15609,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hammurabi</a:t>
+              <a:t>Kefren Piramidi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15721,117 +15721,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Asurbanipal</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zoser Piramidi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gudea</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Büyük Piramit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sümerlerin kullandığı, kil tabletler üzerine çiviye benzeyen işaretlerle yazılan yazı türü hangisidir?</a:t>
+              <a:t>Antik Mısır'da hiyeroglifleri çözmek için kullanılan ve üzerinde üç farklı yazı bulunan taş levha hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,111 +16234,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiyeroglif</a:t>
+              <a:t>Karnak Yazıtı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16346,57 +16346,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Latin alfabesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Rosetta Taşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,111 +16470,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fenike alfabesi</a:t>
+              <a:t>Luksor Dikilitaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16582,57 +16582,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çivi yazısı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Amarna Tableti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Yunan'da düzenlenen ve günümüzdeki modern Olimpiyat Oyunları'nın ilham kaynağı olan etkinlik hangi şehirde yapılırdı?</a:t>
+              <a:t>Antikythera düzeneği günümüzde ne olarak adlandırılmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,111 +16977,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Korint</a:t>
+              <a:t>Teleskop</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17089,57 +17089,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sparta</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dünyanın ilk bilgisayarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,111 +17213,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atina</a:t>
+              <a:t>Hesap makinesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17325,57 +17325,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Olimpiya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Saat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asurluların, Mezopotamya'dan Anadolu'ya kadar uzanan ticaret ağını kurdukları ve ticaret merkezi haline getirdikleri yer neresidir?</a:t>
+              <a:t>Antik Mısır'da 'Güneş Tanrısı' olarak kabul edilen ve en önemli tanrılardan biri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,57 +17714,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kültepe (Kaniş)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Anubis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,111 +17838,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Babil</a:t>
+              <a:t>Horus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17950,57 +17950,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Uruk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ur</a:t>
+              <a:t>Osiris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın yedi harikasından biri olan 'Babil'in Asma Bahçeleri' hangi kral döneminde inşa edilmiştir?</a:t>
+              <a:t>Antik Mısır'da ölen kişilerin bedenlerinin bozulmaması için uygulanan özel işleme ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,111 +18463,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gılgamış</a:t>
+              <a:t>Hiyeroglif</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,57 +18575,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nabukadnezar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sarkofaj</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,111 +18699,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hammurabi</a:t>
+              <a:t>Firavunlaştırma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18811,57 +18811,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Asurbanipal</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mumyalama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sümer uygarlığına ait olan ve ölümsüzlüğü arayan bir kralın hikayesini anlatan destan hangisidir?</a:t>
+              <a:t>Antik Mısır'da 'Firavun' unvanını kullanan ilk kadın hükümdarlardan biri olan ve ticaret seferleriyle tanınan kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,117 +19200,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yaratılış Destanı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hatşepsut</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19318,57 +19318,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gılgamış Destanı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kleopatra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlyada Destanı</a:t>
+              <a:t>Nefertiti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şehname</a:t>
+              <a:t>Nefertari</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Asurluların, askeri güçlerini ve disiplinli ordularını kullanarak kurdukları devlet yapısı için en doğru tanım hangisidir?</a:t>
+              <a:t>Antik Mısır'da kullanılan, papirüs bitkisinden yapılan yazı malzemesine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Demokratik bir meclis</a:t>
+              <a:t>Parşömen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,111 +20067,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ticari bir birlik</a:t>
+              <a:t>Kil Tablet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,117 +20179,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İstilacı bir imparatorluk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Vellum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Barışçıl bir şehir devleti</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Papirüs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,111 +20574,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sümer şehir devletlerinin her birinin başında bulunan, hem siyasi hem de dini lider olan kişiye ne ad verilir?</a:t>
+              <a:t>Antik Mısır'ın ünlü 'Ölüler Kitabı'nın temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20686,57 +20686,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ensi (Patesi)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tarım takvimini düzenlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,111 +20810,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Firavun</a:t>
+              <a:t>Tarihi savaşları anlatmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20922,57 +20922,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şehzade</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ölen kişiye öbür dünyada rehberlik etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Satrap</a:t>
+              <a:t>Firavunların soy ağacını kaydetmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi Mezopotamya'da kullanılan ve astronomi biliminin gelişmesini sağlayan matematiksel sistemdir?</a:t>
+              <a:t>Gize'deki ünlü Büyük Sfenks'in gövdesi hangi hayvana aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,111 +21435,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Onaltılık sistem</a:t>
+              <a:t>Şahin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,117 +21547,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İkilik sistem</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aslan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21665,57 +21665,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Altmışlık sistem</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çakal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Onluk sistem</a:t>
+              <a:t>Boğa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Babil uygarlığının çöküşünde önemli rol oynayan ve şehri fethederek Babil esaretine son veren medeniyet hangisidir?</a:t>
+              <a:t>Antik Mısır'da 'Yeraltı Dünyasının ve Ölülerin Tanrısı' kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,111 +22178,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mısırlılar</a:t>
+              <a:t>Ptah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22290,57 +22290,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Persler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Thoth</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,111 +22414,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hititler</a:t>
+              <a:t>Set</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22526,57 +22526,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sümerler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Osiris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Olimpiyat Oyunları ilk olarak hangi Yunan şehrinde düzenlenmiştir?</a:t>
+              <a:t>Antik Mısır medeniyeti hangi nehrin çevresinde gelişmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sparta</a:t>
+              <a:t>İndus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,111 +23039,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Korint</a:t>
+              <a:t>Fırat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23151,117 +23151,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Olympia</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dicle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23269,57 +23269,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Atina</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Nil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihi kayıtlara göre ilk Antik Olimpiyat Oyunları hangi yılda yapılmıştır?</a:t>
+              <a:t>Tarihte bilinen en ünlü çocuk firavun, mezarı 1922 yılında Howard Carter tarafından keşfedilen kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,111 +23664,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>M.Ö. 1000</a:t>
+              <a:t>III. Amenhotep</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23776,117 +23776,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>M.Ö. 776</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Akhenaton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23894,57 +23894,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>M.Ö. 500</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tutankhamun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>M.Ö. 334</a:t>
+              <a:t>II. Ramses</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Olimpiyatlar hangi tanrının onuruna düzenlenirdi?</a:t>
+              <a:t>Antik Mısır'da kralların gömüldüğü, Krallar Vadisi'nin bulunduğu modern şehir hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Apollo</a:t>
+              <a:t>İskenderiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,111 +24525,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Poseidon</a:t>
+              <a:t>Kahire</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24637,117 +24637,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hades</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Luksor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24755,57 +24755,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zeus</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gize</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ünlü filozof Sokrates'in öğrencisi olan ve 'İdeal Devlet' adlı eseri yazan düşünür kimdir?</a:t>
+              <a:t>Son dönemdeki DNA analizleri, Antik Romalıların genetik yapısı hakkında neyi ortaya çıkardı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Thales</a:t>
+              <a:t>Sadece İtalyan kökenli olduğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Herakleitos</a:t>
+              <a:t>Hiç değişmediğini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Platon</a:t>
+              <a:t>Çok çeşitli olduğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aristo</a:t>
+              <a:t>Kuzeyli olduğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat oyunları sırasında savaşların durdurulması ve güvenli geçişin sağlanması uygulamasına ne ad verilirdi?</a:t>
+              <a:t>Tarihteki ilk yazılı hukuk kuralları olan 'Urugakina Kanunları' hangi uygarlık tarafından oluşturulmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekecheiria</a:t>
+              <a:t>Sümerler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stadion</a:t>
+              <a:t>Asurlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Agon</a:t>
+              <a:t>Akadlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pax Romana</a:t>
+              <a:t>Babiller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Truva Savaşı'nı anlatan, Homeros tarafından yazıldığı kabul edilen destanın adı nedir?</a:t>
+              <a:t>Türkiye'de bulunan ve son yıllarda restorasyonu tamamlanan 'Antik Yunan' tiyatrosu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Theogonia</a:t>
+              <a:t>Assos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Odysseia</a:t>
+              <a:t>Milet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aeneis</a:t>
+              <a:t>Troya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlyada</a:t>
+              <a:t>Efes Tiyatrosu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Yunan'da askeri disiplini ve savaşçı kültürüyle bilinen şehir devleti hangisidir?</a:t>
+              <a:t>Antik Roma'da 'hazine avcıları' tarafından tahrip edilen hangi bölge koruma altına alındı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,111 +27379,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Thebai</a:t>
+              <a:t>Colosseum çevresi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27491,117 +27491,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Miken</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Roma Forumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27609,57 +27609,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sparta</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Vatikan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atina</a:t>
+              <a:t>Pantheon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Yunan mimarisinde kullanılan üç ana sütun düzeninden en süslü ve yapraklı olan hangisidir?</a:t>
+              <a:t>2022'de Yunanistan'da bulunan yeni bir su altı şehri hangi bölgededir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dor</a:t>
+              <a:t>Rodos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,111 +28240,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toskana</a:t>
+              <a:t>Girit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28352,117 +28352,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İyon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Pavlopetri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28470,57 +28470,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Korint</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pers İmparatorluğu'na karşı yapılan Thermopylae Muharebesi'nde 300 Spartalıya komuta eden kral kimdir?</a:t>
+              <a:t>Antik Roma'daki 'dijital' restorasyon çalışmaları sayesinde ne yeniden inşa edildi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük İskender</a:t>
+              <a:t>Akropolis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Miltiades</a:t>
+              <a:t>Roma Forumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Themistokles</a:t>
+              <a:t>Parthenon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Leonidas</a:t>
+              <a:t>Kolezyum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,111 +29490,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yunan mitolojisinde bilgelik, strateji ve zanaat tanrıçası kimdir?</a:t>
+              <a:t>Antik Yunan'da kullanılan parfümlerin yeniden üretilmesi projesi hangi üniversite tarafından yapıldı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29602,57 +29602,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Afrodit</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atina Üniversitesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hera</a:t>
+              <a:t>Cambridge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,111 +29844,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Artemis</a:t>
+              <a:t>Harvard</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29956,57 +29956,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Athena</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oxford</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>