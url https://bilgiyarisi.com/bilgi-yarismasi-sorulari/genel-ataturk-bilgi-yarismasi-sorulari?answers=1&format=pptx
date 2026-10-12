--- v0 (2026-08-24)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk'ün 'Ordular, ilk hedefiniz Akdeniz'dir. İleri!' emrini verdiği büyük taarruz hangi tarihte gerçekleşmiştir?</a:t>
+              <a:t>Atatürk'ün yazdığı geometri kitabında terimlerin bir kısmını bizzat kendisi türetmiştir. Hangisi bunlardan biridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>23 Nisan 1920</a:t>
+              <a:t>Çember</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30 Ağustos 1922</a:t>
+              <a:t>Açı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>19 Mayıs 1919</a:t>
+              <a:t>Daire</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>29 Ekim 1923</a:t>
+              <a:t>Üçgen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,111 +1256,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mustafa Kemal'e 'Atatürk' soyadı hangi tarihte Türkiye Büyük Millet Meclisi tarafından verilmiştir?</a:t>
+              <a:t>Anıtkabir'in yapımı hangi yıl tamamlanmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1368,57 +1368,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1923</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1953</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1938</a:t>
+              <a:t>1960</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,111 +1610,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1930</a:t>
+              <a:t>1945</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1722,57 +1722,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1934</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1938</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk'ün 'Köylü milletin efendisidir' sözü hangi ilke ile doğrudan bağdaştırılabilir?</a:t>
+              <a:t>Atatürk Kültür, Dil ve Tarih Yüksek Kurumu'nun görevi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Devletçilik</a:t>
+              <a:t>Askeri operasyon yönetmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,111 +2235,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyetçilik</a:t>
+              <a:t>Ticaret yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2347,117 +2347,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Halkçılık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Para basmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2465,57 +2465,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnkılapçılık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atatürk ilkelerini araştırmak ve yaymak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk'ün kaleme aldığı ve Kurtuluş Savaşı sürecini anlattığı en önemli eseri hangisidir?</a:t>
+              <a:t>Atatürk Orman Çiftliği günümüzde ne olarak kullanılmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nutuk</a:t>
+              <a:t>Rekreasyon ve yeşil alan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geometri Kılavuzu</a:t>
+              <a:t>Askeri üs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Medeni Bilgiler</a:t>
+              <a:t>Lojistik merkezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zabit ve Kumandan ile Hasbihal</a:t>
+              <a:t>Sanayi bölgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,111 +3485,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mustafa Kemal Atatürk'ün 19 Mayıs 1919'da Samsun'a ayak basmasıyla başlayan süreç, Türk tarihinde nasıl adlandırılır?</a:t>
+              <a:t>Günümüzde 29 Ekim'de ne kutlanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3597,57 +3597,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Saltanatın Kaldırılması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cumhuriyet Bayramı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyetin İlanı</a:t>
+              <a:t>Zafer Bayramı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,111 +3839,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harf İnkılabı</a:t>
+              <a:t>Gençlik Bayramı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kurtuluş Savaşı'nın Başlangıcı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Egemenlik Bayramı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk'ün 'Ordular, ilk hedefiniz Akdeniz'dir. İleri!' emrini verdiği büyük meydan muharebesi hangisidir?</a:t>
+              <a:t>10 Kasım günü neyi temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çanakkale Savaşı</a:t>
+              <a:t>Cumhuriyetin ilanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Taarruz</a:t>
+              <a:t>Atatürk'ün anılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakarya Meydan Muharebesi</a:t>
+              <a:t>Kurtuluşun başlangıcı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I. İnönü Muharebesi</a:t>
+              <a:t>Meclisin açılışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,111 +4971,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye Cumhuriyeti'nin yönetim biçiminin 'Cumhuriyet' olduğu hangi tarihte ilan edilmiştir?</a:t>
+              <a:t>Türk Dil Kurumu'nun temel amacı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5083,117 +5083,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>30 Ağustos 1922</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Türkçeyi geliştirmek ve korumak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5201,57 +5201,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>29 Ekim 1923</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yabancı dil öğretmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10 Kasım 1938</a:t>
+              <a:t>Siyasi propaganda yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>23 Nisan 1920</a:t>
+              <a:t>Tarih kitapları satmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,111 +5714,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk'ün 'Egemenlik, kayıtsız şartsız milletindir' sözü, hangi ilke ile doğrudan ilişkilidir?</a:t>
+              <a:t>Atatürk'ün büstleri ve heykelleri neyi simgeler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5826,117 +5826,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cumhuriyetçilik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece bir sanat dalını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5944,57 +5944,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Laiklik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Devrimlerin ve ilkelerin sürekliliğini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Devletçilik</a:t>
+              <a:t>Turizmi artırmayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milliyetçilik</a:t>
+              <a:t>Eski dönemleri unutmayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk kadınına milletvekili seçme ve seçilme hakkı hangi yıl tanınmıştır?</a:t>
+              <a:t>Türk Tarih Kurumu'nun güncel araştırmaları neye odaklanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1926</a:t>
+              <a:t>Dünya borsalarına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,111 +6693,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1930</a:t>
+              <a:t>Uzay araştırmalarına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6805,117 +6805,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1934</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yeni teknoloji üretimine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6923,57 +6923,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1938</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Türk tarihinin kökenlerine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mustafa Kemal Atatürk'ün nüfusa kayıtlı olduğu il hangisidir?</a:t>
+              <a:t>Okullarda Atatürk köşesi bulundurulması neyi amaçlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,111 +7318,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Samsun</a:t>
+              <a:t>Sınıfı süslemeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,117 +7430,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gaziantep</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Resmi bir zorunluluğu yerine getirmeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7548,57 +7548,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İstanbul</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atatürk'ü hatırlatmayı ve ilkeleri öğretmeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ankara</a:t>
+              <a:t>Okulun düzenini sağlamayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1 Kasım 1922'de yapılan yasal düzenleme ile ne kaldırılmıştır?</a:t>
+              <a:t>Atatürk'ün 'Yurtta sulh, cihanda sulh' sözü günümüzde neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halifelik</a:t>
+              <a:t>Sadece ticareti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Saltanat</a:t>
+              <a:t>Dış politikada barışçıllığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tekke ve Zaviyeler</a:t>
+              <a:t>İç çatışmayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şer'iye Vekaleti</a:t>
+              <a:t>Savaşmayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,111 +8686,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mustafa Kemal Atatürk'ün, 'Bütün ümidim gençliktedir' sözüyle ifade ettiği değer nedir?</a:t>
+              <a:t>Atatürk'ün hiç basılmamış olan roman denemesinin konusu nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8798,57 +8798,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Askeri güç</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bir aşk hikayesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekonomik kalkınma</a:t>
+              <a:t>Kurtuluş Savaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,111 +9040,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanatsal faaliyetler</a:t>
+              <a:t>Devrimlerin gerekliliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9152,57 +9152,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cumhuriyetin geleceği</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çocukluk anıları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki inkılaplardan hangisi toplumda 'hukuk birliğini' sağlamaya yönelik yapılmıştır?</a:t>
+              <a:t>Atatürk ilkeleri anayasamızda nasıl yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,117 +9541,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Medeni Kanun'un Kabulü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece bir öneri olarak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,57 +9659,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Soyadı Kanunu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Değiştirilemez maddeler arasında</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kılık Kıyafet Kanunu</a:t>
+              <a:t>Sadece girişte</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harf İnkılabı</a:t>
+              <a:t>Hiç yer almaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mustafa Kemal'e 'Atatürk' soyadı hangi tarihte, Türkiye Büyük Millet Meclisi tarafından verilmiştir?</a:t>
+              <a:t>Atatürk'ün manevi mirası olarak tanımlanan kavram nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,111 +10290,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1928</a:t>
+              <a:t>Askeri güç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,57 +10402,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1923</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Akıl ve bilim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,111 +10526,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1935</a:t>
+              <a:t>Zenginlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10638,57 +10638,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1934</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Siyasi hırslar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk'ün 'Hayatta en hakiki mürşit ilimdir' sözü hangi Atatürk ilkesiyle en çok bağdaşır?</a:t>
+              <a:t>Hangi gün Atatürk'ü Anma, Gençlik ve Spor Bayramı'dır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halkçılık</a:t>
+              <a:t>29 Ekim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Devletçilik</a:t>
+              <a:t>23 Nisan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Laiklik</a:t>
+              <a:t>30 Ağustos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnkılapçılık</a:t>
+              <a:t>19 Mayıs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi Atatürk'ün öğrenim gördüğü okullardan biri değildir?</a:t>
+              <a:t>Atatürk'ün eserlerinin basımı günümüzde hangi kurumca kontrol edilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,111 +11776,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harbiye</a:t>
+              <a:t>Kültür Bakanlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11888,117 +11888,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şemsi Efendi Mektebi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atatürk Araştırma Merkezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,57 +12006,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Robert Kolej</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Türk Dil Kurumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Manastır Askeri İdadisi</a:t>
+              <a:t>Milli Eğitim Bakanlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,111 +12401,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurtuluş Savaşı'nda düşmana karşı halkın oluşturduğu yerel direniş kuvvetlerine ne ad verilir?</a:t>
+              <a:t>Aynı zamanda 'Devletçilik' ilkesi hangi alanda kalkınmayı hedefler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12513,117 +12513,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kuva-yi Milliye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eğitim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,57 +12631,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Heyet-i Temsiliye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ekonomi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düzenli Ordu</a:t>
+              <a:t>Askeriye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Müdafaa-i Hukuk</a:t>
+              <a:t>Sanat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,111 +13144,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk'ün 'Beni görmek demek, mutlaka yüzümü görmek değildir; benim fikirlerimi, benim duygularımı anlıyorsanız ve hissediyorsanız bu kâfidir' sözü neyi vurgular?</a:t>
+              <a:t>Bir milletin kendi bağımsızlığına sahip çıkması hangi ilke ile ilgilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13256,57 +13256,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Düşünsel mirasını</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Devletçilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,111 +13380,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fiziksel benzerliği</a:t>
+              <a:t>Halkçılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,57 +13492,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Askeri dehasını</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Milliyetçilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyasi rakiplerini</a:t>
+              <a:t>Laiklik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1928 yılında gerçekleşen 'Harf İnkılabı' ile ne amaçlanmıştır?</a:t>
+              <a:t>Toplumsal eşitliği savunan Atatürk ilkesi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,117 +13999,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Okuma-yazmayı kolaylaştırmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Devletçilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14117,57 +14117,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Batılı devletlerle savaşmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Halkçılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dini eğitimi yaygınlaştırmak</a:t>
+              <a:t>İnkılapçılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osmanlıca'yı zorunlu kılmak</a:t>
+              <a:t>Cumhuriyetçilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,111 +14630,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk döneminde ekonomiyi canlandırmak ve yerli üretimi teşvik etmek için uygulanan ilke hangisidir?</a:t>
+              <a:t>Türk Medeni Kanunu ile hangi haklar düzenlenmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14742,57 +14742,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Devletçilik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Seçim hakları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,111 +14866,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milliyetçilik</a:t>
+              <a:t>Dış ticaret</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,57 +14978,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Halkçılık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aile ve miras</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnkılapçılık</a:t>
+              <a:t>Vergi düzenlemeleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Saltanatın kaldırılması hangi tarihte gerçekleşmiştir?</a:t>
+              <a:t>Halifeliğin kaldırılması hangi Atatürk ilkesi ile doğrudan bağlantılıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3 Mart 1924</a:t>
+              <a:t>Milliyetçilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,111 +15609,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>29 Ekim 1923</a:t>
+              <a:t>Halkçılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15721,117 +15721,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1 Kasım 1922</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Devletçilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>17 Şubat 1926</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Laiklik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk'ün 'En büyük eserim' dediği inkılap hangisidir?</a:t>
+              <a:t>Millet Mektepleri ne amaçla kurulmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk Dil Kurumu</a:t>
+              <a:t>Tarımı geliştirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,111 +16352,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harf İnkılabı</a:t>
+              <a:t>Asker yetiştirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16464,117 +16464,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Soyadı Kanunu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Okuma yazma öğretmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16582,57 +16582,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cumhuriyetin İlanı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sanayi kurmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk'ün 'Yurtta sulh, cihanda sulh' sözü temel olarak neyi amaçlar?</a:t>
+              <a:t>Atatürk, hangi yabancı dili öğrenirken notlar alıp gramer kitapları incelemiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,111 +16977,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dış ticareti geliştirmeyi</a:t>
+              <a:t>Almanca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17089,57 +17089,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Barışçıl bir dış politika izlemeyi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İtalyanca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,111 +17213,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Askeri yayılmacılığı</a:t>
+              <a:t>Fransızca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17325,57 +17325,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Teknolojik bağımsızlığı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İngilizce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk'e 'Gazi' unvanı hangi savaştan sonra verilmiştir?</a:t>
+              <a:t>Türk tarihini araştırmak için kurulan kurum hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,111 +17720,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Taarruz</a:t>
+              <a:t>Türk Dil Kurumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17832,57 +17832,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sakarya Meydan Muharebesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Milli Eğitim Bakanlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,111 +17956,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>I. İnönü Savaşı</a:t>
+              <a:t>Devlet Arşivleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çanakkale Savaşı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Türk Tarih Kurumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Medeni Kanun hangi yıl kabul edilmiştir?</a:t>
+              <a:t>Aşar vergisinin kaldırılması hangi sektörü rahatlatmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1928</a:t>
+              <a:t>Turizm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1923</a:t>
+              <a:t>Sanayi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1926</a:t>
+              <a:t>Tarım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1924</a:t>
+              <a:t>Eğitim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soyadı Kanunu hangi yıl yürürlüğe girmiştir?</a:t>
+              <a:t>Atatürk'ün 'Ordular, ilk hedefiniz Akdeniz'dir. İleri!' emrini verdiği büyük taarruz hangi tarihte gerçekleşmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1930</a:t>
+              <a:t>23 Nisan 1920</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1934</a:t>
+              <a:t>30 Ağustos 1922</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1932</a:t>
+              <a:t>19 Mayıs 1919</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1936</a:t>
+              <a:t>29 Ekim 1923</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk kadınına seçme ve seçilme hakkı hangi yıl tanınmıştır?</a:t>
+              <a:t>Mustafa Kemal Atatürk'ün, 'Bütün ümidim gençliktedir' sözüyle ifade ettiği değer nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1930</a:t>
+              <a:t>Askeri güç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,111 +20067,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1938</a:t>
+              <a:t>Ekonomik kalkınma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,117 +20179,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1934</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sanatsal faaliyetler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1936</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cumhuriyetin geleceği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk hangi okuldan mezun olmuştur?</a:t>
+              <a:t>Atatürk'ün 'Yurtta sulh, cihanda sulh' sözü temel olarak neyi amaçlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tıbbiye</a:t>
+              <a:t>Dış ticareti geliştirmeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Harbiye</a:t>
+              <a:t>Barışçıl bir dış politika izlemeyi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hukuk Fakültesi</a:t>
+              <a:t>Askeri yayılmacılığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mülkiye</a:t>
+              <a:t>Teknolojik bağımsızlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,111 +21317,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeni Türk alfabesi hangi tarihte kabul edilmiştir?</a:t>
+              <a:t>Atatürk'ün 'Hayatta en hakiki mürşit ilimdir, fendir' sözü hangi Atatürk ilkesiyle doğrudan ilişkilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21429,117 +21429,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>29 Ekim 1923</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnkılapçılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,57 +21547,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1 Kasım 1928</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Halkçılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3 Mart 1924</a:t>
+              <a:t>Laiklik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>17 Şubat 1926</a:t>
+              <a:t>Milliyetçilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk'ün Samsun'a çıktığı tarih hangisidir?</a:t>
+              <a:t>Atatürk'ün eğitim alanındaki en önemli miraslarından biri olan, yeni harflerin kabul edildiği tarih hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>19 Mayıs 1919</a:t>
+              <a:t>1 Kasım 1928</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>23 Nisan 1920</a:t>
+              <a:t>20 Nisan 1924</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>29 Ekim 1923</a:t>
+              <a:t>5 Aralık 1934</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30 Ağustos 1922</a:t>
+              <a:t>3 Mart 1924</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teşkilat-ı Esasiye Kanunu hangi yıl kabul edilmiştir?</a:t>
+              <a:t>Mustafa Kemal Atatürk, 'Egemenlik, kayıtsız şartsız milletindir' sözünü hangi kurumun açılışında vurgulamıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,111 +22921,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1923</a:t>
+              <a:t>İş Bankası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23033,57 +23033,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1920</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Türkiye Büyük Millet Meclisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,111 +23157,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1922</a:t>
+              <a:t>Türk Dil Kurumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23269,57 +23269,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1921</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Türk Tarih Kurumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,111 +23546,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şapka İnkılabı hangi ilde gerçekleştirilmiştir?</a:t>
+              <a:t>Atatürk'ün 'Muhtaç olduğun kudret, damarlarındaki asil kanda mevcuttur' ifadesi hangi metinde yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23658,57 +23658,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ankara</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gençliğe Hitabe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,111 +23782,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzmir</a:t>
+              <a:t>Bursa Nutku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23894,57 +23894,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kastamonu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Onuncu Yıl Nutku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul</a:t>
+              <a:t>Nutuk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,111 +24289,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk'ün ilk görev yeri neresidir?</a:t>
+              <a:t>Atatürk'ün 'Türk milletinin karakterine ve adetlerine en uygun olan idare, cumhuriyet idaresidir' sözü hangi tarihte ilan edilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24401,57 +24401,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Selanik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>29 Ekim 1923</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,111 +24525,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul</a:t>
+              <a:t>23 Nisan 1920</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24637,57 +24637,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Şam</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>30 Ağustos 1922</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Manastır</a:t>
+              <a:t>10 Kasım 1938</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk'ün 'Hayatta en hakiki mürşit ilimdir, fendir' sözü hangi Atatürk ilkesiyle doğrudan ilişkilidir?</a:t>
+              <a:t>Atatürk'ün en sevdiği yemeklerden biri olan 'fava' hangi bitkiden yapılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnkılapçılık</a:t>
+              <a:t>Bakla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halkçılık</a:t>
+              <a:t>Fasulye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Laiklik</a:t>
+              <a:t>Mercimek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milliyetçilik</a:t>
+              <a:t>Nohut</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,111 +25775,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi inkılap günlük hayatta zamanı daha kolay takip etmemizi sağlamıştır?</a:t>
+              <a:t>Atatürk'ün sanata verdiği önemi vurgulayan 'Sanatsız kalan bir milletin hayat damarlarından biri kopmuş demektir' sözü hangi alana işaret eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25887,117 +25887,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Takvim ve saat değişikliği</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Siyasi diplomasiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26005,57 +26005,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Harf İnkılabı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Estetik ve kültürel gelişime</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soyadı Kanunu</a:t>
+              <a:t>Sanayi üretimine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kılık kıyafet düzenlemesi</a:t>
+              <a:t>Tarım reformuna</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,111 +26518,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk'ün eğitim alanındaki en önemli miraslarından biri olan, yeni harflerin kabul edildiği tarih hangisidir?</a:t>
+              <a:t>Atatürk'ün Selanik'te doğduğu ev bugün hangi ülkededir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26630,57 +26630,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1 Kasım 1928</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Bulgaristan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,111 +26754,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>20 Nisan 1924</a:t>
+              <a:t>Makedonya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26866,57 +26866,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>5 Aralık 1934</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yunanistan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3 Mart 1924</a:t>
+              <a:t>Arnavutluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,111 +27261,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mustafa Kemal Atatürk, 'Egemenlik, kayıtsız şartsız milletindir' sözünü hangi kurumun açılışında vurgulamıştır?</a:t>
+              <a:t>Atatürk, Çanakkale Savaşları sırasında hangi rütbedeydi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27373,117 +27373,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İş Bankası</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yarbay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27491,57 +27491,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Türkiye Büyük Millet Meclisi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mirliva</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk Dil Kurumu</a:t>
+              <a:t>Albay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türk Tarih Kurumu</a:t>
+              <a:t>Binbaşı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,111 +28004,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk'ün 'Muhtaç olduğun kudret, damarlarındaki asil kanda mevcuttur' ifadesi hangi metinde yer alır?</a:t>
+              <a:t>Atatürk'ün kurduğu ve kısa süreli faaliyet gösteren muhalif parti hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28116,57 +28116,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gençliğe Hitabe</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İttihat ve Terakki</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,111 +28240,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bursa Nutku</a:t>
+              <a:t>Halk Fırkası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28352,57 +28352,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Onuncu Yıl Nutku</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Terakkiperver Cumhuriyet Fırkası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nutuk</a:t>
+              <a:t>Serbest Cumhuriyet Fırkası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,111 +28747,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk'ün 'Türk milletinin karakterine ve adetlerine en uygun olan idare, cumhuriyet idaresidir' sözü hangi tarihte ilan edilmiştir?</a:t>
+              <a:t>Atatürk'ün 'Yurtta sulh, cihanda sulh' sözünü söylediği yer neresidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28859,57 +28859,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>29 Ekim 1923</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çankaya Köşkü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>23 Nisan 1920</a:t>
+              <a:t>Anıtkabir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,111 +29101,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>30 Ağustos 1922</a:t>
+              <a:t>Bir yurt gezisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29213,57 +29213,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>10 Kasım 1938</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>TBMM</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,111 +29490,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atatürk'ün sanata verdiği önemi vurgulayan 'Sanatsız kalan bir milletin hayat damarlarından biri kopmuş demektir' sözü hangi alana işaret eder?</a:t>
+              <a:t>Atatürk'ün cenazesi geçici olarak nereye defnedilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29602,117 +29602,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Siyasi diplomasiye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Etnografya Müzesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29720,57 +29720,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Estetik ve kültürel gelişime</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dolmabahçe Sarayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanayi üretimine</a:t>
+              <a:t>TBMM bahçesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarım reformuna</a:t>
+              <a:t>Anıtkabir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>