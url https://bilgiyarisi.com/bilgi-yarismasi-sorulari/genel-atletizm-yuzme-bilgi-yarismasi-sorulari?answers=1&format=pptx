--- v0 (2026-08-25)
+++ v1 (2026-10-26)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en hızlı insanı unvanına sahip, 100 metre dünya rekorunun sahibi kimdir?</a:t>
+              <a:t>Olimpiyatlarda 100 metre koşusunu en hızlı bitiren sporcuya ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carl Lewis</a:t>
+              <a:t>Maraton şampiyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,111 +749,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mo Farah</a:t>
+              <a:t>Engel atlama ustası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -861,117 +861,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Michael Phelps</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dünyanın en hızlı insanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -979,57 +979,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Usain Bolt</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dünyanın en iyi yüzücüsü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat oyunlarında atletizm yarışları genellikle nerede yapılır?</a:t>
+              <a:t>Yüzme yarışlarında sporcunun sırtüstü yüzdüğü stilde yüzü hangi yöne bakar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,111 +1374,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Plaj</a:t>
+              <a:t>Havuzun dibine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1486,117 +1486,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kapalı salon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tavana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1604,57 +1604,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Stadyum</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Suya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parkur</a:t>
+              <a:t>Yana</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Usain Bolt'un 100 metreyi koştuğu dünya rekoru süresi kaçtır?</a:t>
+              <a:t>Atletizm yarışlarında başlangıç işaretini kim verir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10.05</a:t>
+              <a:t>Sporcu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>9.81</a:t>
+              <a:t>Antrenör</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>9.72</a:t>
+              <a:t>Seyirci</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>9.58</a:t>
+              <a:t>Hakem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzmede 'kelebek' stili hangi yüzme tekniğine dayanır?</a:t>
+              <a:t>Dünyanın en hızlı insanı unvanına sahip, 100 metre dünya rekorunun sahibi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece kol</a:t>
+              <a:t>Carl Lewis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tek kol</a:t>
+              <a:t>Mo Farah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece ayak</a:t>
+              <a:t>Michael Phelps</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çift kol ve ayak vuruşu</a:t>
+              <a:t>Usain Bolt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atletizmde bayrak yarışları kaç sporcuyla yapılır?</a:t>
+              <a:t>Olimpiyat tarihinde en çok madalya kazanan yüzücü kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>Ian Thorpe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>Caeleb Dressel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>Mark Spitz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>Michael Phelps</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyatlarda bir havuzun standart uzunluğu kaç metredir?</a:t>
+              <a:t>Kadınlar 100 metre koşusunda dünya rekorunu elinde bulunduran isim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,111 +4346,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>100</a:t>
+              <a:t>Shelly-Ann Fraser-Pryce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4458,117 +4458,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>40</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Florence Griffith-Joyner</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4576,57 +4576,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>50</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Allyson Felix</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>25</a:t>
+              <a:t>Elaine Thompson-Herah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dekatlon kaç farklı atletizm branşını kapsar?</a:t>
+              <a:t>Olimpiyatlarda 'Yüzmenin Kralı' olarak bilinen Michael Phelps hangi ülkeyi temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>12</a:t>
+              <a:t>Avustralya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,111 +5207,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>8</a:t>
+              <a:t>İngiltere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,117 +5319,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>10</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kanada</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5437,57 +5437,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>5</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ABD</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atletizmde disk atma yarışmalarında disk hangi malzemeden yapılır?</a:t>
+              <a:t>Atletizmde yüksek atlama rekoru kime aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Plastik</a:t>
+              <a:t>Sergey Bubka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,111 +5950,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece ahşap</a:t>
+              <a:t>Mutaz Barşim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6062,117 +6062,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Metal ve ahşap</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Stefan Holm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6180,57 +6180,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece kauçuk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Javier Sotomayor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzmede 'Dönüş' (turn) kuralı en çok hangi stilde önem kazanır?</a:t>
+              <a:t>Yüzmede 50 metre serbest stil, hangi spor dalının en kısa ve hızlı yarışıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kelebek</a:t>
+              <a:t>Karışık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,111 +6693,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sırtüstü</a:t>
+              <a:t>Kurbağalama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6805,117 +6805,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Serbest</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sprint</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6923,57 +6923,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hepsi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Uzun mesafe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üç adım atlama branşının teknik aşamaları sırasıyla hangisidir?</a:t>
+              <a:t>Sırıkla atlamada dünya rekoru sahibi efsanevi isim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıçrama-Adım-Konma</a:t>
+              <a:t>Armand Duplantis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adım-Sıçrama-Konma</a:t>
+              <a:t>Sergey Bubka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adım-Koşu-Konma</a:t>
+              <a:t>Renaud Lavillenie</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koşu-Konma-Sıçrama</a:t>
+              <a:t>Brad Walker</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzmede 'bireysel karışık' yarışlarında stiller hangi sırayla yapılır?</a:t>
+              <a:t>Atletizmde 42.195 metrelik mesafe hangi branşı ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurbağalama-Sırtüstü-Kelebek-Serbest</a:t>
+              <a:t>3000 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serbest-Kelebek-Sırtüstü-Kurbağalama</a:t>
+              <a:t>10.000 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kelebek-Sırtüstü-Kurbağalama-Serbest</a:t>
+              <a:t>Maraton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sırtüstü-Kelebek-Kurbağalama-Serbest</a:t>
+              <a:t>Yarı maraton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat tarihinde en çok madalya kazanan yüzücü kimdir?</a:t>
+              <a:t>Yüzme yarışlarında en hızlı stil hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ian Thorpe</a:t>
+              <a:t>Sırtüstü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Caeleb Dressel</a:t>
+              <a:t>Kurbağalama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mark Spitz</a:t>
+              <a:t>Kelebek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Phelps</a:t>
+              <a:t>Serbest</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gülle atma yarışmalarında güllenin ağırlığı erkeklerde kaç kilogramdır?</a:t>
+              <a:t>Yüzmede en yavaş kabul edilen stil hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,117 +9541,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>7.26 kg</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sırtüstü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,57 +9659,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>8 kg</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kurbağalama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5 kg</a:t>
+              <a:t>Kelebek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>6 kg</a:t>
+              <a:t>Serbest</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atletizmde engelli koşularda engellere dokunmak kural dışı mıdır?</a:t>
+              <a:t>Olimpiyat oyunlarında atletizm yarışları genellikle nerede yapılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece son engel yasak</a:t>
+              <a:t>Plaj</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,111 +10408,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece ilk engel yasak</a:t>
+              <a:t>Kapalı salon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10520,117 +10520,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Evet, kesinlikle yasak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Stadyum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10638,57 +10638,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hayır, devirmemek şartıyla serbest</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Parkur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzmede 'çıkış' (start) sırasında sporcuların havuz kenarında durduğu yer neresidir?</a:t>
+              <a:t>Usain Bolt'un 100 metreyi koştuğu dünya rekoru süresi kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Platform</a:t>
+              <a:t>10.05</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,111 +11151,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tramplen</a:t>
+              <a:t>9.81</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11263,117 +11263,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Start bloğu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>9.72</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11381,57 +11381,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Duvar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>9.58</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atletizmde 'hat ihlali' terimi en çok hangi yarışlarda görülür?</a:t>
+              <a:t>Yüzmede 'kelebek' stili hangi yüzme tekniğine dayanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüksek atlama</a:t>
+              <a:t>Sadece kol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,111 +11894,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gülle atma</a:t>
+              <a:t>Tek kol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,117 +12006,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sprint (kısa mesafe)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece ayak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12124,57 +12124,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Uzun mesafe</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çift kol ve ayak vuruşu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzme yarışlarında 'hatalı çıkış' durumunda sporcu ne olur?</a:t>
+              <a:t>Atletizmde bayrak yarışları kaç sporcuyla yapılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5 saniye ceza alır</a:t>
+              <a:t>2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,111 +12637,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Parkuru değiştirilir</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12749,117 +12749,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Diskaliye edilir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12867,57 +12867,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Uyarı alır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,111 +13144,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cirit atma branşında ciridin saplanmaması ne anlama gelir?</a:t>
+              <a:t>Olimpiyatlarda bir havuzun standart uzunluğu kaç metredir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13256,57 +13256,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Geçersiz atış</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>100</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,111 +13380,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tekrar hakkı</a:t>
+              <a:t>40</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13492,57 +13492,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Puan kırılması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>50</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hata yok</a:t>
+              <a:t>25</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzmede 'sualtı' mesafesi yarış kurallarına göre en fazla kaç metredir?</a:t>
+              <a:t>Dekatlon kaç farklı atletizm branşını kapsar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>20 metre</a:t>
+              <a:t>12</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,111 +14123,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5 metre</a:t>
+              <a:t>8</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14235,117 +14235,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>10 metre</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14353,57 +14353,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>15 metre</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atletizmde uzun atlama pistinin uzunluğu en az kaç metredir?</a:t>
+              <a:t>Atletizmde disk atma yarışmalarında disk hangi malzemeden yapılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,111 +14748,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>60 metre</a:t>
+              <a:t>Plastik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14860,117 +14860,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>30 metre</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece ahşap</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,57 +14978,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>50 metre</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Metal ve ahşap</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>40 metre</a:t>
+              <a:t>Sadece kauçuk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzmede 'sırtüstü' stilde çıkış nereden yapılır?</a:t>
+              <a:t>Yüzmede 'Dönüş' (turn) kuralı en çok hangi stilde önem kazanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Start bloğu üzerinden</a:t>
+              <a:t>Kelebek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,111 +15609,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Havuz kenarından</a:t>
+              <a:t>Sırtüstü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15721,117 +15721,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Havuz içinden</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Serbest</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tramplen üzerinden</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hepsi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,111 +16116,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atletizmde 'pentatlon' kaç branşı içerir?</a:t>
+              <a:t>Üç adım atlama branşının teknik aşamaları sırasıyla hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16228,57 +16228,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>10</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sıçrama-Adım-Konma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,111 +16352,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>Adım-Sıçrama-Konma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16464,57 +16464,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>5</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Adım-Koşu-Konma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>7</a:t>
+              <a:t>Koşu-Konma-Sıçrama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kadınlar 100 metre koşusunda dünya rekorunu elinde bulunduran isim kimdir?</a:t>
+              <a:t>Atletizmde 42.195 metrelik uzun mesafe koşusuna ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Shelly-Ann Fraser-Pryce</a:t>
+              <a:t>Pentatlon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Florence Griffith-Joyner</a:t>
+              <a:t>Maraton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Allyson Felix</a:t>
+              <a:t>Dekatlon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elaine Thompson-Herah</a:t>
+              <a:t>Sprint</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gülle atma dairesinin çapı kaç metredir?</a:t>
+              <a:t>Yüzmede 'bireysel karışık' yarışlarında stiller hangi sırayla yapılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1.5 metre</a:t>
+              <a:t>Kurbağalama-Sırtüstü-Kelebek-Serbest</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3 metre</a:t>
+              <a:t>Serbest-Kelebek-Sırtüstü-Kurbağalama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2.135 metre</a:t>
+              <a:t>Kelebek-Sırtüstü-Kurbağalama-Serbest</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2.5 metre</a:t>
+              <a:t>Sırtüstü-Kelebek-Kurbağalama-Serbest</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,111 +18345,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin olimpiyatlarda atletizmde altın madalya kazanan ilk kadın sporcusu kimdir?</a:t>
+              <a:t>Gülle atma yarışmalarında güllenin ağırlığı erkeklerde kaç kilogramdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18457,57 +18457,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nevin Yanıt</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>7.26 kg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süreyya Ayhan</a:t>
+              <a:t>8 kg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,111 +18699,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elvan Abeylegesse</a:t>
+              <a:t>5 kg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18811,57 +18811,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aslı Çakır Alptekin</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>6 kg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milli yüzücümüz Emre Sakçı hangi stilin dünya rekortmenleri arasındadır?</a:t>
+              <a:t>Atletizmde engelli koşularda engellere dokunmak kural dışı mıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,57 +19200,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kurbağalama</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece son engel yasak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kelebek</a:t>
+              <a:t>Sadece ilk engel yasak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,111 +19442,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sırtüstü</a:t>
+              <a:t>Evet, kesinlikle yasak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19554,57 +19554,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Serbest</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hayır, devirmemek şartıyla serbest</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atletizmde 200 metrede Avrupa şampiyonluğu yaşayan Türk sporcu kimdir?</a:t>
+              <a:t>Yüzmede 'çıkış' (start) sırasında sporcuların havuz kenarında durduğu yer neresidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,111 +19949,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eşref Apak</a:t>
+              <a:t>Platform</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20061,117 +20061,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ramil Guliyev</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tramplen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,57 +20179,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İlham Tanui Özbilen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Start bloğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jak Ali Harvey</a:t>
+              <a:t>Duvar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de yüzme sporunu yöneten federasyonun adı nedir?</a:t>
+              <a:t>Atletizmde 'hat ihlali' terimi en çok hangi yarışlarda görülür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye Su Sporları Federasyonu</a:t>
+              <a:t>Yüksek atlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,111 +20810,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye Yüzücüler Birliği</a:t>
+              <a:t>Gülle atma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20922,117 +20922,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Türkiye Havuz Sporları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sprint (kısa mesafe)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21040,57 +21040,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Türkiye Yüzme Federasyonu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Uzun mesafe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyatlarda madalya kazanan ilk Türk yüzücü kimdir?</a:t>
+              <a:t>Yüzme yarışlarında 'hatalı çıkış' durumunda sporcu ne olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beril Böcekler</a:t>
+              <a:t>5 saniye ceza alır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Viktoria Zeynep Güneş</a:t>
+              <a:t>Parkuru değiştirilir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Henüz yok</a:t>
+              <a:t>Diskaliye edilir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deniz Ertan</a:t>
+              <a:t>Uyarı alır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,111 +22060,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atletizmde cirit atma branşında başarılı Türk kadın sporcu kimdir?</a:t>
+              <a:t>Cirit atma branşında ciridin saplanmaması ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22172,57 +22172,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Pınar Akyol</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Geçersiz atış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,111 +22296,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Burcu Ayhan</a:t>
+              <a:t>Tekrar hakkı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,57 +22408,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Eda Tuğsuz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Puan kırılması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karin Melis Mey</a:t>
+              <a:t>Hata yok</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,111 +22803,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de atletizm yarışlarının çoğu hangi stadyumda düzenlenir?</a:t>
+              <a:t>Yüzmede 'sualtı' mesafesi yarış kurallarına göre en fazla kaç metredir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22915,57 +22915,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Atatürk Olimpiyat Stadyumu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>20 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şükrü Saracoğlu</a:t>
+              <a:t>5 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,111 +23157,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vodafone Park</a:t>
+              <a:t>10 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23269,57 +23269,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Türk Telekom Stadyumu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>15 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de atletizmi yöneten kurum hangisidir?</a:t>
+              <a:t>Atletizmde uzun atlama pistinin uzunluğu en az kaç metredir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TGF</a:t>
+              <a:t>60 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TAF (Türkiye Atletizm Federasyonu)</a:t>
+              <a:t>30 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TDF</a:t>
+              <a:t>50 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TBF</a:t>
+              <a:t>40 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya gençler yüzme şampiyonasında madalya kazanan genç yeteneğimiz kimdir?</a:t>
+              <a:t>Yüzmede 'sırtüstü' stilde çıkış nereden yapılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,111 +24407,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sümeyye Boyacı</a:t>
+              <a:t>Start bloğu üzerinden</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24519,117 +24519,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Merve Tuncel</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Havuz kenarından</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24637,57 +24637,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Beyza Işık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Havuz içinden</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sevilay Öztürk</a:t>
+              <a:t>Tramplen üzerinden</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyatlarda 'Yüzmenin Kralı' olarak bilinen Michael Phelps hangi ülkeyi temsil eder?</a:t>
+              <a:t>Bir atletizm pisti standart olarak kaç metredir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avustralya</a:t>
+              <a:t>800 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiltere</a:t>
+              <a:t>200 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanada</a:t>
+              <a:t>600 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABD</a:t>
+              <a:t>400 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ramil Guliyev aslen hangi ülkenin vatandaşıdır?</a:t>
+              <a:t>Atletizmde 'pentatlon' kaç branşı içerir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,111 +25893,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye</a:t>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26005,117 +26005,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Azerbaycan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26123,57 +26123,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kazakistan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Özbekistan</a:t>
+              <a:t>7</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,111 +26518,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atletizmde yüksek atlama rekoru kime aittir?</a:t>
+              <a:t>Yüzme yarışlarında sporcuların başlangıç yaptığı platforma ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26630,57 +26630,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sergey Bubka</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Blok</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mutaz Barşim</a:t>
+              <a:t>Kulis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,111 +26872,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stefan Holm</a:t>
+              <a:t>Kule</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26984,57 +26984,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Javier Sotomayor</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tramplen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzmede 50 metre serbest stil, hangi spor dalının en kısa ve hızlı yarışıdır?</a:t>
+              <a:t>Atletizmde yüksekliğe zıplayarak çıtayı aşmaya ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karışık</a:t>
+              <a:t>Uzun atlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kurbağalama</a:t>
+              <a:t>Üç adım atlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sprint</a:t>
+              <a:t>Yüksek atlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzun mesafe</a:t>
+              <a:t>Sırıkla atlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,111 +28004,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sırıkla atlamada dünya rekoru sahibi efsanevi isim kimdir?</a:t>
+              <a:t>Dünyanın en prestijli yüzme organizasyonu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28116,57 +28116,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Armand Duplantis</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kıtalararası Yarış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,111 +28240,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sergey Bubka</a:t>
+              <a:t>Dünya Kupası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28352,57 +28352,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Renaud Lavillenie</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Olimpiyat Oyunları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brad Walker</a:t>
+              <a:t>Avrupa Şampiyonası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,111 +28747,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atletizmde 42.195 metrelik mesafe hangi branşı ifade eder?</a:t>
+              <a:t>Atletizmdeki 'kısa mesafe' koşularına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28859,57 +28859,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>3000 metre</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sprint</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,111 +28983,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10.000 metre</a:t>
+              <a:t>Kros</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29095,57 +29095,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Maraton</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Engelli koşu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yarı maraton</a:t>
+              <a:t>Maraton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzmede en yavaş kabul edilen stil hangisidir?</a:t>
+              <a:t>Atletizmde ağırlık atma branşı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,111 +29608,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sırtüstü</a:t>
+              <a:t>Disk atma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29720,117 +29720,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kurbağalama</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çekiç atma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29838,57 +29838,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kelebek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gülle atma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serbest</a:t>
+              <a:t>Cirit atma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>