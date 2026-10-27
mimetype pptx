--- v0 (2026-08-24)
+++ v1 (2026-10-27)
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa'nın başkenti neresidir?</a:t>
+              <a:t>Türk bayrağının renkleri olan 'Al' ve 'Beyaz' sembolik olarak neyi temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nice</a:t>
+              <a:t>Kan ve Barış</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marsilya</a:t>
+              <a:t>Toprak ve Gökyüzü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paris</a:t>
+              <a:t>Güneş ve Ay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lyon</a:t>
+              <a:t>Zafer ve Adalet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'nın başkenti hangisidir?</a:t>
+              <a:t>Türkiye Cumhuriyeti'nin başkenti Ankara hangi tarihte resmen başkent olmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiroşima</a:t>
+              <a:t>30 Ağustos 1922</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kyoto</a:t>
+              <a:t>23 Nisan 1920</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tokyo</a:t>
+              <a:t>29 Ekim 1923</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Osaka</a:t>
+              <a:t>13 Ekim 1923</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya'nın başkenti hangisidir?</a:t>
+              <a:t>Türk bayrağının kanunla belirlenmiş oranlarına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roma</a:t>
+              <a:t>Ölçü Kuralı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Napoli</a:t>
+              <a:t>Genişlik Boyu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Milano</a:t>
+              <a:t>Boyut Oranı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Venedik</a:t>
+              <a:t>Altın Oran</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya'nın başkenti neresidir?</a:t>
+              <a:t>Türkiye'nin başkenti Ankara, Türkiye Büyük Millet Meclisi tarafından ne zaman başkent ilan edildi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hamburg</a:t>
+              <a:t>1923</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Münih</a:t>
+              <a:t>1920</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Berlin</a:t>
+              <a:t>1922</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Frankfurt</a:t>
+              <a:t>1924</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İspanya'nın başkenti hangisidir?</a:t>
+              <a:t>Osmanlı döneminde kullanılan son bayrak ile bugünkü Türk bayrağı arasındaki temel fark nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Valensiya</a:t>
+              <a:t>Hilalin şekli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Barselona</a:t>
+              <a:t>Yıldızın konumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Madrid</a:t>
+              <a:t>Kumaş kalitesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sevilla</a:t>
+              <a:t>Renk tonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanada'nın başkenti hangisidir?</a:t>
+              <a:t>Türkiye'de bayrak kanununa göre bayrak nasıl muhafaza edilmelidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Montreal</a:t>
+              <a:t>Her zaman dışarıda kalabilir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ottawa</a:t>
+              <a:t>Sadece resmi günlerde asılır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toronto</a:t>
+              <a:t>Yırtık veya solgun olamaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vancouver</a:t>
+              <a:t>Üzerine yazı yazılabilir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avustralya'nın başkenti neresidir?</a:t>
+              <a:t>Ankara başkent olmadan önce Türkiye'nin geçici başkenti neresiydi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Melbourne</a:t>
+              <a:t>İzmir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sidney</a:t>
+              <a:t>İstanbul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Perth</a:t>
+              <a:t>Sivas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Canberra</a:t>
+              <a:t>Erzurum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brezilya'nın başkenti hangisidir?</a:t>
+              <a:t>Türk bayrağındaki yıldızın ucu nereye bakar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Brasilia</a:t>
+              <a:t>Sağ tarafa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Salvador</a:t>
+              <a:t>Hilalin açıklığına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sao Paulo</a:t>
+              <a:t>Sol tarafa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rio de Janeiro</a:t>
+              <a:t>Yukarıya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mısır'ın başkenti neresidir?</a:t>
+              <a:t>Bayrak Kanunu'na göre Türk bayrağı nerede yarıya indirilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Giza</a:t>
+              <a:t>Savaş durumunda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kahire</a:t>
+              <a:t>Her milli bayramda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Luksor</a:t>
+              <a:t>10 Kasım'da</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İskenderiye</a:t>
+              <a:t>Resmi tatillerde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yunanistan'ın başkenti hangisidir?</a:t>
+              <a:t>Türk bayrağının üretildiği kumaş standardı hangi kurum tarafından belirlenir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atina</a:t>
+              <a:t>TSE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Patras</a:t>
+              <a:t>Milli Savunma Bakanlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Selanik</a:t>
+              <a:t>İçişleri Bakanlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kandiye</a:t>
+              <a:t>Kültür Bakanlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rusya'nın başkenti neresidir?</a:t>
+              <a:t>Ankara'nın başkent olmasında en büyük etken nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>St. Petersburg</a:t>
+              <a:t>Sanayi merkezi olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kazan</a:t>
+              <a:t>Stratejik konumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soçi</a:t>
+              <a:t>Denize yakınlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moskova</a:t>
+              <a:t>Turistik olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arjantin'in başkenti hangisidir?</a:t>
+              <a:t>Türk bayrağına 'Şanlı Bayrak' denmesinin sebebi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mendoza</a:t>
+              <a:t>Kurtuluş Savaşı zaferi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Buenos Aires</a:t>
+              <a:t>Dünyanın en büyük bayrağı olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cordoba</a:t>
+              <a:t>Kırmızı rengi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rosario</a:t>
+              <a:t>Osmanlı mirası olması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hindistan'ın başkenti neresidir?</a:t>
+              <a:t>Türkiye'de bayrak kullanımı hangi kanunla düzenlenmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalküta</a:t>
+              <a:t>Anayasa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeni Delhi</a:t>
+              <a:t>İdari İşler Kanunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mumbai</a:t>
+              <a:t>2893 sayılı Bayrak Kanunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bangalore</a:t>
+              <a:t>Türk Bayrağı Yönetmeliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Portekiz'in başkenti hangisidir?</a:t>
+              <a:t>Fransa'nın başkenti neresidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Braga</a:t>
+              <a:t>Nice</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Faro</a:t>
+              <a:t>Marsilya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Porto</a:t>
+              <a:t>Paris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lizbon</a:t>
+              <a:t>Lyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güney Kore'nin başkenti neresidir?</a:t>
+              <a:t>Japonya'nın başkenti hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Busan</a:t>
+              <a:t>Hiroşima</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Seul</a:t>
+              <a:t>Kyoto</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İncheon</a:t>
+              <a:t>Tokyo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daegu</a:t>
+              <a:t>Osaka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyada bayrağı dikdörtgen olmayan tek ülke hangisidir?</a:t>
+              <a:t>İtalya'nın başkenti hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsviçre</a:t>
+              <a:t>Roma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vatikan</a:t>
+              <a:t>Napoli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Butan</a:t>
+              <a:t>Milano</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nepal</a:t>
+              <a:t>Venedik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bayrağında ay ve yıldız sembolü bulunmayan tek İskandinav ülkesi hangisidir?</a:t>
+              <a:t>Almanya'nın başkenti neresidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsveç</a:t>
+              <a:t>Hamburg</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Finlandiya</a:t>
+              <a:t>Münih</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Norveç</a:t>
+              <a:t>Berlin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Danimarka</a:t>
+              <a:t>Frankfurt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en eski sürekli kullanılan bayrağına sahip ülke hangisidir?</a:t>
+              <a:t>İspanya'nın başkenti hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya</a:t>
+              <a:t>Valensiya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Danimarka</a:t>
+              <a:t>Barselona</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avusturya</a:t>
+              <a:t>Madrid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İskoçya</a:t>
+              <a:t>Sevilla</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsviçre ve hangi ülkenin bayrağı kare şeklindedir?</a:t>
+              <a:t>Kanada'nın başkenti hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vatikan</a:t>
+              <a:t>Montreal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Monako</a:t>
+              <a:t>Ottawa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>San Marino</a:t>
+              <a:t>Toronto</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Andorra</a:t>
+              <a:t>Vancouver</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bayrağında kendi haritası bulunan tek ülke hangisidir?</a:t>
+              <a:t>Avustralya'nın başkenti neresidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Samoa</a:t>
+              <a:t>Melbourne</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Malta</a:t>
+              <a:t>Sidney</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fiji</a:t>
+              <a:t>Perth</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kıbrıs</a:t>
+              <a:t>Canberra</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bayrağında silah görseli bulunan ülke hangisidir?</a:t>
+              <a:t>Brezilya'nın başkenti hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mozambik</a:t>
+              <a:t>Brasilia</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gana</a:t>
+              <a:t>Salvador</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nijerya</a:t>
+              <a:t>Sao Paulo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kenya</a:t>
+              <a:t>Rio de Janeiro</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bayrağındaki renkler 'pan-Afrika' renkleri olarak bilinmeyen ülke hangisidir?</a:t>
+              <a:t>Mısır'ın başkenti neresidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gana</a:t>
+              <a:t>Giza</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Norveç</a:t>
+              <a:t>Kahire</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Senegal</a:t>
+              <a:t>Luksor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mali</a:t>
+              <a:t>İskenderiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bayrağında güneş figürü olan ve 'Güneşin doğduğu ülke' olarak bilinen yer neresidir?</a:t>
+              <a:t>Yunanistan'ın başkenti hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Moğolistan</a:t>
+              <a:t>Atina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya</a:t>
+              <a:t>Patras</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kazakistan</a:t>
+              <a:t>Selanik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Filipinler</a:t>
+              <a:t>Kandiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>