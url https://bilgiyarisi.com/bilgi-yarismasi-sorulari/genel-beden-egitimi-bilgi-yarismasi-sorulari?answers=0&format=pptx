--- v0 (2026-08-06)
+++ v1 (2026-09-21)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vücudun esnekliğini artırmak için yapılan çalışmalara ne ad verilir?</a:t>
+              <a:t>Tüm zamanların en ünlü boksörlerinden biri olan 'Kelebek gibi uçarım, arı gibi sokarım' sözüyle bilinen isim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuvvet</a:t>
+              <a:t>Muhammed Ali</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dayanıklılık</a:t>
+              <a:t>Mike Tyson</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Esnetme</a:t>
+              <a:t>Rocky</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hız</a:t>
+              <a:t>Bruce Lee</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Egzersiz sonrası vücudu dinlendirmek için yapılan hafif hareketlere ne denir?</a:t>
+              <a:t>Türk voleybolunun dünya çapındaki başarısıyla bilinen kadın milli takımımızın adı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüklenme</a:t>
+              <a:t>Potanın Perileri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zıplama</a:t>
+              <a:t>Voleybol Yıldızları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soğuma</a:t>
+              <a:t>Filenin Sultanları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Isınma</a:t>
+              <a:t>Bizim Kızlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vücudun duruş bozukluklarını düzeltmek için yapılan çalışmalara ne denir?</a:t>
+              <a:t>Formula 1 tarihinin en çok şampiyonluk kazanan isimlerinden biri olan Alman pilot kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Postür</a:t>
+              <a:t>Michael Schumacher</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hız</a:t>
+              <a:t>Lewis Hamilton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Patlayıcı güç</a:t>
+              <a:t>Max Verstappen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aerobik</a:t>
+              <a:t>Ayrton Senna</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzme hangi ortamda yapılan bir spor branşıdır?</a:t>
+              <a:t>Satrançta 'Dünya Şampiyonu' unvanıyla tanınan efsane isim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çim</a:t>
+              <a:t>Garry Kasparov</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Su</a:t>
+              <a:t>Bobby Fischer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toprak</a:t>
+              <a:t>Anatoly Karpov</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Buz</a:t>
+              <a:t>Magnus Carlsen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atletizmde en kısa mesafe koşusu hangisidir?</a:t>
+              <a:t>Vücudun esnekliğini artırmak için yapılan çalışmalara ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10000 metre</a:t>
+              <a:t>Kuvvet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>400 metre</a:t>
+              <a:t>Dayanıklılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>100 metre</a:t>
+              <a:t>Esnetme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1500 metre</a:t>
+              <a:t>Hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Voleybolda topun file üzerinden karşı tarafa geçirilmesiyle başlayan harekete ne denir?</a:t>
+              <a:t>Kalp ve akciğerlerin uzun süre verimli çalışabilme kapasitesine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Smaç</a:t>
+              <a:t>Koordinasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pas</a:t>
+              <a:t>Sürat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Blok</a:t>
+              <a:t>Dayanıklılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Servis</a:t>
+              <a:t>Denge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en popüler sporu olarak kabul edilen branş hangisidir?</a:t>
+              <a:t>Egzersiz öncesi sakatlanmaları önlemek için yapılan hazırlık hareketlerine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Futbol</a:t>
+              <a:t>Soğuma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kriket</a:t>
+              <a:t>Dinlenme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Golf</a:t>
+              <a:t>Isınma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hentbol</a:t>
+              <a:t>Esneme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Egzersize yeni başlayan birinin en çok dikkat etmesi gereken şey nedir?</a:t>
+              <a:t>Hangisi bir takım sporudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızlı koşmak</a:t>
+              <a:t>Okçuluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yarışmak</a:t>
+              <a:t>Voleybol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Isınma hareketleri</a:t>
+              <a:t>Yüzme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ağır kaldırmak</a:t>
+              <a:t>Tenis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spor yaparken vücudun su ihtiyacını karşılamak için ne yapılmalıdır?</a:t>
+              <a:t>Olimpiyat halkalarının sayısı kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Su içilmelidir</a:t>
+              <a:t>6</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece yemek yenmelidir</a:t>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbir şey içilmemelidir</a:t>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kahve içilmelidir</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeni başlayanlar için en uygun egzersiz türü nedir?</a:t>
+              <a:t>Basketbol maçında bir takım sahada kaç kişiyle yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yürüyüş</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekstrem sporlar</a:t>
+              <a:t>7</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Maraton koşusu</a:t>
+              <a:t>11</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Profesyonel ağırlık</a:t>
+              <a:t>6</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spor yaparken kıyafet seçimi nasıl olmalıdır?</a:t>
+              <a:t>Futbol oyununu yöneten kişiye ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Resmi kıyafet</a:t>
+              <a:t>Gözlemci</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok kalın</a:t>
+              <a:t>Kaptan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok dar</a:t>
+              <a:t>Hakem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rahat ve esnek</a:t>
+              <a:t>Antrenör</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalp ve akciğerlerin uzun süre verimli çalışabilme kapasitesine ne denir?</a:t>
+              <a:t>Basketbol tarihinin en başarılı isimlerinden biri kabul edilen 'Majesteleri' lakaplı oyuncu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koordinasyon</a:t>
+              <a:t>LeBron James</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürat</a:t>
+              <a:t>Kobe Bryant</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dayanıklılık</a:t>
+              <a:t>Stephen Curry</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denge</a:t>
+              <a:t>Michael Jordan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antrenman programı oluştururken nasıl bir yol izlenmelidir?</a:t>
+              <a:t>Hangisi fiziksel uygunluk bileşenlerinden biri değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zordan basite</a:t>
+              <a:t>Esneklik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece zor hareketler</a:t>
+              <a:t>Kuvvet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rastgele hareketler</a:t>
+              <a:t>Zeka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Basitten zora</a:t>
+              <a:t>Dayanıklılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spor yaparken ağrı hissedilirse ne yapılmalıdır?</a:t>
+              <a:t>Düzenli spor yapmanın temel faydası nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Egzersiz durdurulmalıdır</a:t>
+              <a:t>Hiçbir faydası yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Devam edilmelidir</a:t>
+              <a:t>Vücut sağlığını korumak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha hızlı koşulmalıdır</a:t>
+              <a:t>Sadece kas yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha ağır kaldırılmalıdır</a:t>
+              <a:t>Sadece kilo almak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Egzersizlerin etkili olması için en önemli kural nedir?</a:t>
+              <a:t>Egzersiz sonrası vücudu dinlendirmek için yapılan hafif hareketlere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hız</a:t>
+              <a:t>Yüklenme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gösteriş</a:t>
+              <a:t>Zıplama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kıyafet</a:t>
+              <a:t>Soğuma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süreklilik</a:t>
+              <a:t>Isınma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uyku, spor yapan bir kişi için neden önemlidir?</a:t>
+              <a:t>Vücudun duruş bozukluklarını düzeltmek için yapılan çalışmalara ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbir önemi yoktur</a:t>
+              <a:t>Postür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kilo almak</a:t>
+              <a:t>Hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kas gelişimi ve dinlenme</a:t>
+              <a:t>Patlayıcı güç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vakit geçirmek</a:t>
+              <a:t>Aerobik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spor öncesi ağır yemek yemek neden tavsiye edilmez?</a:t>
+              <a:t>Yüzme hangi ortamda yapılan bir spor branşıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha çok enerji verir</a:t>
+              <a:t>Çim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kasları geliştirir</a:t>
+              <a:t>Su</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kilo aldırır</a:t>
+              <a:t>Toprak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mideyi yorar</a:t>
+              <a:t>Buz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeni başlayanlar için nabız kontrolü neden önemlidir?</a:t>
+              <a:t>Atletizmde en kısa mesafe koşusu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha uzun süre durmak için</a:t>
+              <a:t>10000 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha çok terlemek için</a:t>
+              <a:t>400 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalbi zorlamamak için</a:t>
+              <a:t>100 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha hızlı koşmak için</a:t>
+              <a:t>1500 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düzenli spor yapmak hangi sistemi güçlendirir?</a:t>
+              <a:t>Voleybolda topun file üzerinden karşı tarafa geçirilmesiyle başlayan harekete ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boşaltım sistemi</a:t>
+              <a:t>Smaç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sinir sistemi</a:t>
+              <a:t>Pas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sindirim sistemi</a:t>
+              <a:t>Blok</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bağışıklık sistemi</a:t>
+              <a:t>Servis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi spor dalı esneklik için en idealdir?</a:t>
+              <a:t>Dünyanın en popüler sporu olarak kabul edilen branş hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halter</a:t>
+              <a:t>Kriket</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yoga</a:t>
+              <a:t>Golf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boks</a:t>
+              <a:t>Hentbol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Egzersiz yaparken nefes alışverişi nasıl olmalıdır?</a:t>
+              <a:t>Egzersize yeni başlayan birinin en çok dikkat etmesi gereken şey nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düzenli ve kontrollü</a:t>
+              <a:t>Hızlı koşmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok hızlı olmalıdır</a:t>
+              <a:t>Yarışmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düzensiz olmalıdır</a:t>
+              <a:t>Isınma hareketleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nefes tutulmalıdır</a:t>
+              <a:t>Ağır kaldırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spor yaparken motivasyonu artırmak için ne yapılabilir?</a:t>
+              <a:t>Spor yaparken vücudun su ihtiyacını karşılamak için ne yapılmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Müzik dinlemek</a:t>
+              <a:t>Su içilmelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Telefonla konuşmak</a:t>
+              <a:t>Sadece yemek yenmelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Televizyon izlemek</a:t>
+              <a:t>Hiçbir şey içilmemelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbir şey yapmamak</a:t>
+              <a:t>Kahve içilmelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Egzersiz öncesi sakatlanmaları önlemek için yapılan hazırlık hareketlerine ne denir?</a:t>
+              <a:t>Futbol dünyasında 'Kral' lakabıyla anılan Brezilyalı efsane kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soğuma</a:t>
+              <a:t>Messi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dinlenme</a:t>
+              <a:t>Pele</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Isınma</a:t>
+              <a:t>Ronaldo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Esneme</a:t>
+              <a:t>Maradona</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Egzersiz sonrası esneme hareketleri ne sağlar?</a:t>
+              <a:t>Yeni başlayanlar için en uygun egzersiz türü nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kasları sertleştirir</a:t>
+              <a:t>Yürüyüş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece yorgunluk verir</a:t>
+              <a:t>Ekstrem sporlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kasları rahatlatır</a:t>
+              <a:t>Maraton koşusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kilo verdirir</a:t>
+              <a:t>Profesyonel ağırlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern Olimpiyat Oyunları'nın kurucusu kimdir?</a:t>
+              <a:t>Spor yaparken kıyafet seçimi nasıl olmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Muhammed Ali</a:t>
+              <a:t>Resmi kıyafet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Usain Bolt</a:t>
+              <a:t>Çok kalın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Phelps</a:t>
+              <a:t>Çok dar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pierre de Coubertin</a:t>
+              <a:t>Rahat ve esnek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyaca ünlü Brezilyalı futbol efsanesi kimdir?</a:t>
+              <a:t>Antrenman programı oluştururken nasıl bir yol izlenmelidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ronaldo</a:t>
+              <a:t>Zordan basite</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pele</a:t>
+              <a:t>Sadece zor hareketler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Messi</a:t>
+              <a:t>Rastgele hareketler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Maradona</a:t>
+              <a:t>Basitten zora</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Basketbol denince akla gelen ilk isimlerden biri kimdir?</a:t>
+              <a:t>Spor yaparken ağrı hissedilirse ne yapılmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tiger Woods</a:t>
+              <a:t>Egzersiz durdurulmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Naim Süleymanoğlu</a:t>
+              <a:t>Devam edilmelidir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Jordan</a:t>
+              <a:t>Daha hızlı koşulmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Roger Federer</a:t>
+              <a:t>Daha ağır kaldırılmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Naim Süleymanoğlu hangi spor dalında dünya çapında başarıya ulaşmıştır?</a:t>
+              <a:t>Egzersizlerin etkili olması için en önemli kural nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Voleybol</a:t>
+              <a:t>Hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tenis</a:t>
+              <a:t>Gösteriş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halter</a:t>
+              <a:t>Kıyafet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzme</a:t>
+              <a:t>Süreklilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya atletizm tarihinde 'en hızlı adam' olarak bilinen sporcu kimdir?</a:t>
+              <a:t>Uyku, spor yapan bir kişi için neden önemlidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Carl Lewis</a:t>
+              <a:t>Hiçbir önemi yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mo Farah</a:t>
+              <a:t>Kilo almak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jesse Owens</a:t>
+              <a:t>Kas gelişimi ve dinlenme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Usain Bolt</a:t>
+              <a:t>Vakit geçirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boks dünyasında 'Kelebek gibi uçarım, arı gibi sokarım' sözü kime aittir?</a:t>
+              <a:t>Spor öncesi ağır yemek yemek neden tavsiye edilmez?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Muhammed Ali</a:t>
+              <a:t>Daha çok enerji verir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mike Tyson</a:t>
+              <a:t>Kasları geliştirir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Floyd Mayweather</a:t>
+              <a:t>Kilo aldırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Joe Frazier</a:t>
+              <a:t>Mideyi yorar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tenis dünyasının en büyük turnuvalarından biri hangisidir?</a:t>
+              <a:t>Yeni başlayanlar için nabız kontrolü neden önemlidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Formula 1</a:t>
+              <a:t>Daha uzun süre durmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Super Bowl</a:t>
+              <a:t>Daha çok terlemek için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>NBA</a:t>
+              <a:t>Kalbi zorlamamak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wimbledon</a:t>
+              <a:t>Daha hızlı koşmak için</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzme branşında en çok olimpiyat madalyası kazanan sporcu kimdir?</a:t>
+              <a:t>Düzenli spor yapmak hangi sistemi güçlendirir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Phelps</a:t>
+              <a:t>Boşaltım sistemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Caeleb Dressel</a:t>
+              <a:t>Sinir sistemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mark Spitz</a:t>
+              <a:t>Sindirim sistemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ian Thorpe</a:t>
+              <a:t>Bağışıklık sistemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Formula 1 tarihinin en başarılı pilotlarından biri kimdir?</a:t>
+              <a:t>Hangi spor dalı esneklik için en idealdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Michael Schumacher</a:t>
+              <a:t>Futbol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sebastian Vettel</a:t>
+              <a:t>Halter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lewis Hamilton</a:t>
+              <a:t>Yoga</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Max Verstappen</a:t>
+              <a:t>Boks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangisi bir takım sporudur?</a:t>
+              <a:t>Olimpiyat Oyunları'nın kurucusu olarak kabul edilen kişi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okçuluk</a:t>
+              <a:t>Sokrates</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Voleybol</a:t>
+              <a:t>Aristoteles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzme</a:t>
+              <a:t>Pierre de Coubertin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tenis</a:t>
+              <a:t>Platon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin en başarılı kadın voleybol takımı başarılarıyla bilinen antrenörlerinden biri kimdir?</a:t>
+              <a:t>Egzersiz yaparken nefes alışverişi nasıl olmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jose Mourinho</a:t>
+              <a:t>Düzenli ve kontrollü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Giovanni Guidetti</a:t>
+              <a:t>Çok hızlı olmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fatih Terim</a:t>
+              <a:t>Düzensiz olmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pep Guardiola</a:t>
+              <a:t>Nefes tutulmalıdır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat halkalarının sayısı kaçtır?</a:t>
+              <a:t>Türkiye'nin 'Cep Herkülü' lakaplı efsanevi haltercisi kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>6</a:t>
+              <a:t>Naim Süleymanoğlu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>Nurcan Taylan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>Taner Sağır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>Halil Mutlu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Basketbol maçında bir takım sahada kaç kişiyle yer alır?</a:t>
+              <a:t>Tenis dünyasında 'Toprak Kortun Kralı' olarak bilinen sporcu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>Andy Murray</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>7</a:t>
+              <a:t>Roger Federer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>11</a:t>
+              <a:t>Rafael Nadal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>6</a:t>
+              <a:t>Novak Djokovic</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Futbol oyununu yöneten kişiye ne ad verilir?</a:t>
+              <a:t>Modern jimnastiğin öncülerinden kabul edilen ve olimpiyatlarda 10 tam puan alan ilk sporcu kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gözlemci</a:t>
+              <a:t>Simone Biles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaptan</a:t>
+              <a:t>Nadia Comăneci</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hakem</a:t>
+              <a:t>Gabby Douglas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antrenör</a:t>
+              <a:t>Mary Lou Retton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangisi fiziksel uygunluk bileşenlerinden biri değildir?</a:t>
+              <a:t>NBA'de en çok şampiyonluk kazanan takım hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Esneklik</a:t>
+              <a:t>Golden State</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuvvet</a:t>
+              <a:t>LA Lakers</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeka</a:t>
+              <a:t>Chicago Bulls</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dayanıklılık</a:t>
+              <a:t>Boston Celtics</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düzenli spor yapmanın temel faydası nedir?</a:t>
+              <a:t>İlk modern Olimpiyat Oyunları hangi yıl düzenlenmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbir faydası yoktur</a:t>
+              <a:t>2000</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vücut sağlığını korumak</a:t>
+              <a:t>1950</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece kas yapmak</a:t>
+              <a:t>1896</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece kilo almak</a:t>
+              <a:t>1920</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>