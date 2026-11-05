--- v1 (2026-09-21)
+++ v2 (2026-11-05)
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vücudun esnekliğini artırmak için yapılan çalışmalara ne ad verilir?</a:t>
+              <a:t>Düzenli egzersizin kalp sağlığı üzerindeki en temel etkisi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuvvet</a:t>
+              <a:t>Damarları kapatmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dayanıklılık</a:t>
+              <a:t>Nabzı durdurmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Esnetme</a:t>
+              <a:t>Dolaşımı düzenlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hız</a:t>
+              <a:t>Kalbi büyütmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalp ve akciğerlerin uzun süre verimli çalışabilme kapasitesine ne denir?</a:t>
+              <a:t>Vücudun esnekliğini artırmak için yapılan spor dalı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koordinasyon</a:t>
+              <a:t>Jimnastik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürat</a:t>
+              <a:t>Okçuluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dayanıklılık</a:t>
+              <a:t>Halter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denge</a:t>
+              <a:t>Satranç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Egzersiz öncesi sakatlanmaları önlemek için yapılan hazırlık hareketlerine ne denir?</a:t>
+              <a:t>Günlük hayatta en kolay uygulanan fiziksel aktivite hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soğuma</a:t>
+              <a:t>Dağcılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dinlenme</a:t>
+              <a:t>Sörf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Isınma</a:t>
+              <a:t>Yürüyüş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Esneme</a:t>
+              <a:t>Paraşüt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangisi bir takım sporudur?</a:t>
+              <a:t>Kas ağrılarını azaltmak için antrenman sonrası ne yapılmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okçuluk</a:t>
+              <a:t>Esneme hareketleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Voleybol</a:t>
+              <a:t>Yemek yemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzme</a:t>
+              <a:t>Koşmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tenis</a:t>
+              <a:t>Uykuya dalmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Olimpiyat halkalarının sayısı kaçtır?</a:t>
+              <a:t>Doğru duruş (postür) bozukluklarını düzeltmek için hangi spor önerilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>6</a:t>
+              <a:t>Araba yarışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>Yüzme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>Boks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>Dart</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Basketbol maçında bir takım sahada kaç kişiyle yer alır?</a:t>
+              <a:t>Hareketsiz yaşam tarzının (sedanter) en yaygın sonucu nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>Zeka artışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>7</a:t>
+              <a:t>Kas gelişimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>11</a:t>
+              <a:t>Hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>6</a:t>
+              <a:t>Obezite</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Futbol oyununu yöneten kişiye ne ad verilir?</a:t>
+              <a:t>Spor ayakkabısının en önemli görevi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gözlemci</a:t>
+              <a:t>Moda yaratmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaptan</a:t>
+              <a:t>Yüksek atlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hakem</a:t>
+              <a:t>Darbeyi emmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antrenör</a:t>
+              <a:t>Su geçirmemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangisi fiziksel uygunluk bileşenlerinden biri değildir?</a:t>
+              <a:t>Takım sporlarının bireye sağladığı en önemli sosyal katkı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Esneklik</a:t>
+              <a:t>İş birliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuvvet</a:t>
+              <a:t>Bencillik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zeka</a:t>
+              <a:t>Düşmanlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dayanıklılık</a:t>
+              <a:t>İçe kapanıklık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düzenli spor yapmanın temel faydası nedir?</a:t>
+              <a:t>Vücut kitle indeksi (VKİ) neyi hesaplar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbir faydası yoktur</a:t>
+              <a:t>Koşu hızı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vücut sağlığını korumak</a:t>
+              <a:t>İdeal kilo oranı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece kas yapmak</a:t>
+              <a:t>Boy uzunluğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece kilo almak</a:t>
+              <a:t>Zeka seviyesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Egzersiz sonrası vücudu dinlendirmek için yapılan hafif hareketlere ne denir?</a:t>
+              <a:t>Egzersiz sırasında nabız yükselmesi neyin işaretidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüklenme</a:t>
+              <a:t>Efor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zıplama</a:t>
+              <a:t>Tembellik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Soğuma</a:t>
+              <a:t>Korku</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Isınma</a:t>
+              <a:t>Hastalık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vücudun duruş bozukluklarını düzeltmek için yapılan çalışmalara ne denir?</a:t>
+              <a:t>Haftada kaç gün egzersiz yapılması sağlığa faydalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Postür</a:t>
+              <a:t>0 gün</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hız</a:t>
+              <a:t>1 gün</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Patlayıcı güç</a:t>
+              <a:t>3-5 gün</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aerobik</a:t>
+              <a:t>10 gün</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzme hangi ortamda yapılan bir spor branşıdır?</a:t>
+              <a:t>Spor yapmanın zihinsel sağlık üzerindeki etkisi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çim</a:t>
+              <a:t>Uykuyu bozar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Su</a:t>
+              <a:t>Dikkat dağınıklığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Toprak</a:t>
+              <a:t>Stresi azaltır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Buz</a:t>
+              <a:t>Stresi artırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atletizmde en kısa mesafe koşusu hangisidir?</a:t>
+              <a:t>Beslenmede sporcuların enerji için tercih ettiği temel yakıt nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10000 metre</a:t>
+              <a:t>Yağ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>400 metre</a:t>
+              <a:t>Şekerli içecekler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>100 metre</a:t>
+              <a:t>Tuz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1500 metre</a:t>
+              <a:t>Karbonhidrat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Voleybolda topun file üzerinden karşı tarafa geçirilmesiyle başlayan harekete ne denir?</a:t>
+              <a:t>Vücudun esnekliğini artırmak için yapılan çalışmalara ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Smaç</a:t>
+              <a:t>Kuvvet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pas</a:t>
+              <a:t>Dayanıklılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Blok</a:t>
+              <a:t>Esnetme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Servis</a:t>
+              <a:t>Hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en popüler sporu olarak kabul edilen branş hangisidir?</a:t>
+              <a:t>Kalp ve akciğerlerin uzun süre verimli çalışabilme kapasitesine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Futbol</a:t>
+              <a:t>Koordinasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kriket</a:t>
+              <a:t>Sürat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Golf</a:t>
+              <a:t>Dayanıklılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hentbol</a:t>
+              <a:t>Denge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Egzersize yeni başlayan birinin en çok dikkat etmesi gereken şey nedir?</a:t>
+              <a:t>Egzersiz öncesi sakatlanmaları önlemek için yapılan hazırlık hareketlerine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızlı koşmak</a:t>
+              <a:t>Soğuma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yarışmak</a:t>
+              <a:t>Dinlenme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Isınma hareketleri</a:t>
+              <a:t>Isınma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ağır kaldırmak</a:t>
+              <a:t>Esneme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spor yaparken vücudun su ihtiyacını karşılamak için ne yapılmalıdır?</a:t>
+              <a:t>Hangisi bir takım sporudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Su içilmelidir</a:t>
+              <a:t>Okçuluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece yemek yenmelidir</a:t>
+              <a:t>Voleybol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbir şey içilmemelidir</a:t>
+              <a:t>Yüzme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kahve içilmelidir</a:t>
+              <a:t>Tenis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeni başlayanlar için en uygun egzersiz türü nedir?</a:t>
+              <a:t>Olimpiyat halkalarının sayısı kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yürüyüş</a:t>
+              <a:t>6</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekstrem sporlar</a:t>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Maraton koşusu</a:t>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Profesyonel ağırlık</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spor yaparken kıyafet seçimi nasıl olmalıdır?</a:t>
+              <a:t>Basketbol maçında bir takım sahada kaç kişiyle yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Resmi kıyafet</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok kalın</a:t>
+              <a:t>7</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok dar</a:t>
+              <a:t>11</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rahat ve esnek</a:t>
+              <a:t>6</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antrenman programı oluştururken nasıl bir yol izlenmelidir?</a:t>
+              <a:t>Futbol oyununu yöneten kişiye ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zordan basite</a:t>
+              <a:t>Gözlemci</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece zor hareketler</a:t>
+              <a:t>Kaptan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rastgele hareketler</a:t>
+              <a:t>Hakem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Basitten zora</a:t>
+              <a:t>Antrenör</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spor yaparken ağrı hissedilirse ne yapılmalıdır?</a:t>
+              <a:t>Hangisi fiziksel uygunluk bileşenlerinden biri değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Egzersiz durdurulmalıdır</a:t>
+              <a:t>Esneklik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Devam edilmelidir</a:t>
+              <a:t>Kuvvet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha hızlı koşulmalıdır</a:t>
+              <a:t>Zeka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha ağır kaldırılmalıdır</a:t>
+              <a:t>Dayanıklılık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Egzersizlerin etkili olması için en önemli kural nedir?</a:t>
+              <a:t>Düzenli spor yapmanın temel faydası nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hız</a:t>
+              <a:t>Hiçbir faydası yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gösteriş</a:t>
+              <a:t>Vücut sağlığını korumak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kıyafet</a:t>
+              <a:t>Sadece kas yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Süreklilik</a:t>
+              <a:t>Sadece kilo almak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uyku, spor yapan bir kişi için neden önemlidir?</a:t>
+              <a:t>Egzersiz sonrası vücudu dinlendirmek için yapılan hafif hareketlere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbir önemi yoktur</a:t>
+              <a:t>Yüklenme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kilo almak</a:t>
+              <a:t>Zıplama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kas gelişimi ve dinlenme</a:t>
+              <a:t>Soğuma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vakit geçirmek</a:t>
+              <a:t>Isınma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spor öncesi ağır yemek yemek neden tavsiye edilmez?</a:t>
+              <a:t>Vücudun duruş bozukluklarını düzeltmek için yapılan çalışmalara ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha çok enerji verir</a:t>
+              <a:t>Postür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kasları geliştirir</a:t>
+              <a:t>Hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kilo aldırır</a:t>
+              <a:t>Patlayıcı güç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mideyi yorar</a:t>
+              <a:t>Aerobik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeni başlayanlar için nabız kontrolü neden önemlidir?</a:t>
+              <a:t>Yüzme hangi ortamda yapılan bir spor branşıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha uzun süre durmak için</a:t>
+              <a:t>Çim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha çok terlemek için</a:t>
+              <a:t>Su</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kalbi zorlamamak için</a:t>
+              <a:t>Toprak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha hızlı koşmak için</a:t>
+              <a:t>Buz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düzenli spor yapmak hangi sistemi güçlendirir?</a:t>
+              <a:t>Atletizmde en kısa mesafe koşusu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boşaltım sistemi</a:t>
+              <a:t>10000 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sinir sistemi</a:t>
+              <a:t>400 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sindirim sistemi</a:t>
+              <a:t>100 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bağışıklık sistemi</a:t>
+              <a:t>1500 metre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi spor dalı esneklik için en idealdir?</a:t>
+              <a:t>Voleybolda topun file üzerinden karşı tarafa geçirilmesiyle başlayan harekete ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Futbol</a:t>
+              <a:t>Smaç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halter</a:t>
+              <a:t>Pas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yoga</a:t>
+              <a:t>Blok</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boks</a:t>
+              <a:t>Servis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Egzersiz yaparken nefes alışverişi nasıl olmalıdır?</a:t>
+              <a:t>Dünyanın en popüler sporu olarak kabul edilen branş hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düzenli ve kontrollü</a:t>
+              <a:t>Futbol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çok hızlı olmalıdır</a:t>
+              <a:t>Kriket</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Düzensiz olmalıdır</a:t>
+              <a:t>Golf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nefes tutulmalıdır</a:t>
+              <a:t>Hentbol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>