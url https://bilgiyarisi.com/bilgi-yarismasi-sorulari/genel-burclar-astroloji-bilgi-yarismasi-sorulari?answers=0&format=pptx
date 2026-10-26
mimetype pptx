--- v0 (2026-08-23)
+++ v1 (2026-10-26)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Günlük burç yorumları genellikle neyi tahmin etmeye çalışır?</a:t>
+              <a:t>Merkür retrosu dönemlerinde en çok ne yapılması önerilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Günlük olayları</a:t>
+              <a:t>Ev satın almak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hava durumu</a:t>
+              <a:t>Büyük yatırım yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Borsa verilerini</a:t>
+              <a:t>Sözleşmeleri gözden geçirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihi olayları</a:t>
+              <a:t>Yeni işe başlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ay burcu astrolojide ne ile ilişkilidir?</a:t>
+              <a:t>Astroloji alanında kullanılan 'doğum haritası' diğer adıyla nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fiziksel güç</a:t>
+              <a:t>Pusula</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kariyer hedefleri</a:t>
+              <a:t>Yıldız haritası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Finansal durum</a:t>
+              <a:t>Ajanda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duygular ve iç dünya</a:t>
+              <a:t>Kişilik testi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide Mars hangi enerjiyi temsil eder?</a:t>
+              <a:t>Astrolojik tahminler günümüzde hangi bilim dalıyla sıkça kıyaslanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savaş ve mücadele</a:t>
+              <a:t>Astronomi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Durgunluk</a:t>
+              <a:t>Kimya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gevşeme</a:t>
+              <a:t>Jeoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanat</a:t>
+              <a:t>Biyoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir kişinin astrolojik uyumu en çok neye göre değerlendirilir?</a:t>
+              <a:t>Güncel astrolojide 'retro' kelimesi ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğum yerine</a:t>
+              <a:t>İleri hareket</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaş farkına</a:t>
+              <a:t>Durma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğum haritalarının karşılaştırılmasına</a:t>
+              <a:t>Geri hareket</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece güneş burcuna</a:t>
+              <a:t>Işıma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'Satürn dönüşü' ortalama kaç yılda bir gerçekleşir?</a:t>
+              <a:t>Astrolojide evler (houses) sisteminde toplam kaç ev vardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>100 yılda bir</a:t>
+              <a:t>12</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>50 yılda bir</a:t>
+              <a:t>8</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10 yılda bir</a:t>
+              <a:t>14</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>29-30 yılda bir</a:t>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojik haritalarda kaç ev bulunur?</a:t>
+              <a:t>Astrolojik haritada 1. ev neyi temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>12</a:t>
+              <a:t>Para durumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>24</a:t>
+              <a:t>Kariyer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>7</a:t>
+              <a:t>Evlilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>Kişiliğin dışa vurumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'yönetici gezegen' kavramı neyi belirtir?</a:t>
+              <a:t>Güneş'in bir burçtan diğerine geçişi yaklaşık ne kadar sürer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayın evresini</a:t>
+              <a:t>1 yıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Burcun etkisini taşıyan gök cismini</a:t>
+              <a:t>1 gün</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneşin konumunu</a:t>
+              <a:t>1 ay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Burcun sahibini</a:t>
+              <a:t>1 hafta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern astrolojinin temelleri hangi medeniyete dayanır?</a:t>
+              <a:t>Günlük burç yorumları genellikle neyi tahmin etmeye çalışır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnka</a:t>
+              <a:t>Günlük olayları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aztek</a:t>
+              <a:t>Hava durumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Maya</a:t>
+              <a:t>Borsa verilerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Babiller</a:t>
+              <a:t>Tarihi olayları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zodyak kuşağında kaç burç bulunur?</a:t>
+              <a:t>İnsanların burçlarına göre uyumunu inceleyen alana ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10</a:t>
+              <a:t>Jeoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>12</a:t>
+              <a:t>Sinastri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>8</a:t>
+              <a:t>Biyoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>24</a:t>
+              <a:t>Meteoroloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojinin bilimden ayrıldığı dönem genellikle ne olarak adlandırılır?</a:t>
+              <a:t>Astrolojide 'yükselen burç' neyi temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aydınlanma Çağı</a:t>
+              <a:t>Güneşin konumunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Buzul Çağı</a:t>
+              <a:t>Doğum anındaki ufuk çizgisini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tunç Çağı</a:t>
+              <a:t>Ayın evresini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taş Devri</a:t>
+              <a:t>Kişinin mesleğini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik dönemde astroloji ve astronomi bir arada ne olarak anılırdı?</a:t>
+              <a:t>İnsanların karakterlerini analiz etmek için kullanılan haritaya ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denizcilik</a:t>
+              <a:t>Yol haritası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gök bilimi</a:t>
+              <a:t>Siyasi harita</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mimari</a:t>
+              <a:t>Dünya haritası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarım</a:t>
+              <a:t>Doğum haritası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsanların burçlarına göre uyumunu inceleyen alana ne denir?</a:t>
+              <a:t>Günümüzde astrolojinin dijital ortamda en yaygın kullanım alanı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jeoloji</a:t>
+              <a:t>Mobil uygulamalar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sinastri</a:t>
+              <a:t>Radyo yayınları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Biyoloji</a:t>
+              <a:t>Gazete köşeleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meteoroloji</a:t>
+              <a:t>Kütüphaneler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zodyak kelimesinin kökeni hangi dilden gelir?</a:t>
+              <a:t>Astrolojide iletişim gezegeni olarak kabul edilen gezegen hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonca</a:t>
+              <a:t>Jüpiter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çince</a:t>
+              <a:t>Mars</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yunanca</a:t>
+              <a:t>Merkür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İspanyolca</a:t>
+              <a:t>Satürn</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Batı astrolojisinde takımyıldızların isimleri genellikle kime atıfla verilmiştir?</a:t>
+              <a:t>Astrolojiye göre 'aşkın gezegeni' hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ünlü kaşiflere</a:t>
+              <a:t>Plüton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayvan bilimcilere</a:t>
+              <a:t>Venüs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kraliyet ailelerine</a:t>
+              <a:t>Neptün</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yunan mitolojisine</a:t>
+              <a:t>Uranüs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orta Çağ'da astroloji özellikle hangi alanda kullanılırdı?</a:t>
+              <a:t>Astrolojik takvimde bir burcun süresi yaklaşık ne kadardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnternet</a:t>
+              <a:t>3 ay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teknoloji üretimi</a:t>
+              <a:t>1 hafta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kraliyet kararları</a:t>
+              <a:t>1 yıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spor</a:t>
+              <a:t>1 ay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Batı astrolojisinin en yaygın kullanılan sistemi hangisidir?</a:t>
+              <a:t>Astrolojide 'güneş burcu' neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Maya Zodyağı</a:t>
+              <a:t>Kişinin eğitimini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tropikal Zodyak</a:t>
+              <a:t>Kişinin uyku düzenini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sidereal Zodyak</a:t>
+              <a:t>Kişinin boyunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çin Zodyağı</a:t>
+              <a:t>Kişinin temel karakterini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eski Mısır'da yıldızların hareketi neyi tahmin etmek için kullanılırdı?</a:t>
+              <a:t>Astrolojide 'retro' dönemi genellikle neyi simgeler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Depremleri</a:t>
+              <a:t>İlerleme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Volkan patlamalarını</a:t>
+              <a:t>Hızlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fırtınaları</a:t>
+              <a:t>Gecikme ve aksaklık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nil Nehri'nin taşkınlarını</a:t>
+              <a:t>Başarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojinin altın çağı olarak nitelendirilen dönem hangisidir?</a:t>
+              <a:t>Ay burcu astrolojide ne ile ilişkilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İslam'ın Altın Çağı</a:t>
+              <a:t>Fiziksel güç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanayi Devrimi</a:t>
+              <a:t>Kariyer hedefleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dijital Devrim</a:t>
+              <a:t>Finansal durum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orta Taş Çağı</a:t>
+              <a:t>Duygular ve iç dünya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zodyak üzerindeki burçlar neye göre sıralanır?</a:t>
+              <a:t>Astrolojide Mars hangi enerjiyi temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yıldızların parlaklığı</a:t>
+              <a:t>Savaş ve mücadele</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gezegenlerin büyüklüğü</a:t>
+              <a:t>Durgunluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayın evreleri</a:t>
+              <a:t>Gevşeme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneşin yıllık yolu</a:t>
+              <a:t>Sanat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Yunanlılar astrolojiyi hangi amaçla geliştirmiştir?</a:t>
+              <a:t>Bir kişinin astrolojik uyumu en çok neye göre değerlendirilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yol bulmak</a:t>
+              <a:t>Doğum yerine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deniz ticareti</a:t>
+              <a:t>Yaş farkına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaderi okumak</a:t>
+              <a:t>Doğum haritalarının karşılaştırılmasına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zamanı ölçmek</a:t>
+              <a:t>Sadece güneş burcuna</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Batlamyus'un ünlü astroloji kitabı nedir?</a:t>
+              <a:t>Astrolojide 'Satürn dönüşü' ortalama kaç yılda bir gerçekleşir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlyada</a:t>
+              <a:t>100 yılda bir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyet</a:t>
+              <a:t>50 yılda bir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tetrabiblos</a:t>
+              <a:t>10 yılda bir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Odysseia</a:t>
+              <a:t>29-30 yılda bir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'elementler' sistemi tarihsel olarak neye dayanır?</a:t>
+              <a:t>Astrolojik haritalarda kaç ev bulunur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuantum teorisi</a:t>
+              <a:t>12</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atom fiziği</a:t>
+              <a:t>24</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Periyodik tablo</a:t>
+              <a:t>7</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dört element teorisi</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'yükselen burç' neyi temsil eder?</a:t>
+              <a:t>Astrolojik haritalarda 'Kuzey Ay Düğümü' neyi temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneşin konumunu</a:t>
+              <a:t>Günlük şansı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğum anındaki ufuk çizgisini</a:t>
+              <a:t>Geçmişi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayın evresini</a:t>
+              <a:t>Kaderi ve gidilecek yolu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişinin mesleğini</a:t>
+              <a:t>Fiziksel sağlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolab cihazı tarihsel olarak neyi ölçmek için kullanılırdı?</a:t>
+              <a:t>Astrolojide 'yönetici gezegen' kavramı neyi belirtir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıcaklığı</a:t>
+              <a:t>Ayın evresini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hız</a:t>
+              <a:t>Burcun etkisini taşıyan gök cismini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Basıncı</a:t>
+              <a:t>Güneşin konumunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gökyüzü konumlarını</a:t>
+              <a:t>Burcun sahibini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojiye yeni başlayan birinin bilmesi gereken ilk şey nedir?</a:t>
+              <a:t>Modern astrolojinin temelleri hangi medeniyete dayanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneşin ağırlığı</a:t>
+              <a:t>İnka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğum tarihi ve saati</a:t>
+              <a:t>Aztek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gezegenlerin rengi</a:t>
+              <a:t>Maya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yıldızların sayısı</a:t>
+              <a:t>Babiller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'Ateş' grubu burçları hangileridir?</a:t>
+              <a:t>Zodyak kuşağında kaç burç bulunur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boğa, Başak, Oğlak</a:t>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkizler, Terazi, Kova</a:t>
+              <a:t>12</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koç, Aslan, Yay</a:t>
+              <a:t>8</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yengeç, Akrep, Balık</a:t>
+              <a:t>24</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'Toprak' grubu burçları hangileridir?</a:t>
+              <a:t>Astrolojinin bilimden ayrıldığı dönem genellikle ne olarak adlandırılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boğa, Başak, Oğlak</a:t>
+              <a:t>Aydınlanma Çağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yengeç, Akrep, Balık</a:t>
+              <a:t>Buzul Çağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koç, Aslan, Yay</a:t>
+              <a:t>Tunç Çağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkizler, Terazi, Kova</a:t>
+              <a:t>Taş Devri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'Hava' grubu burçları hangileridir?</a:t>
+              <a:t>Antik dönemde astroloji ve astronomi bir arada ne olarak anılırdı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boğa, Başak, Oğlak</a:t>
+              <a:t>Denizcilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koç, Aslan, Yay</a:t>
+              <a:t>Gök bilimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yengeç, Akrep, Balık</a:t>
+              <a:t>Mimari</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkizler, Terazi, Kova</a:t>
+              <a:t>Tarım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'Su' grubu burçları hangileridir?</a:t>
+              <a:t>Zodyak kelimesinin kökeni hangi dilden gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koç, Aslan, Yay</a:t>
+              <a:t>Japonca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkizler, Terazi, Kova</a:t>
+              <a:t>Çince</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boğa, Başak, Oğlak</a:t>
+              <a:t>Yunanca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yengeç, Akrep, Balık</a:t>
+              <a:t>İspanyolca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astroloji öğrenirken 'doğum saati' neden önemlidir?</a:t>
+              <a:t>Batı astrolojisinde takımyıldızların isimleri genellikle kime atıfla verilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsmi belirlemek için</a:t>
+              <a:t>Ünlü kaşiflere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yükselen burcu bulmak için</a:t>
+              <a:t>Hayvan bilimcilere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaşı ölçmek için</a:t>
+              <a:t>Kraliyet ailelerine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boyu hesaplamak için</a:t>
+              <a:t>Yunan mitolojisine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneş burcunuzu belirlemek için neye ihtiyacınız vardır?</a:t>
+              <a:t>Orta Çağ'da astroloji özellikle hangi alanda kullanılırdı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğum günü</a:t>
+              <a:t>İnternet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğum yeri</a:t>
+              <a:t>Teknoloji üretimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kan grubu</a:t>
+              <a:t>Kraliyet kararları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsim</a:t>
+              <a:t>Spor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'geçişler' (transits) ne anlama gelir?</a:t>
+              <a:t>Batı astrolojisinin en yaygın kullanılan sistemi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gezegenlerin mevcut hareketi</a:t>
+              <a:t>Maya Zodyağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yıldızların kayması</a:t>
+              <a:t>Tropikal Zodyak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayın evreleri</a:t>
+              <a:t>Sidereal Zodyak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğum anındaki konum</a:t>
+              <a:t>Çin Zodyağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Burçlar kuşağının ilk burcu hangisidir?</a:t>
+              <a:t>Eski Mısır'da yıldızların hareketi neyi tahmin etmek için kullanılırdı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Balık</a:t>
+              <a:t>Depremleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkizler</a:t>
+              <a:t>Volkan patlamalarını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boğa</a:t>
+              <a:t>Fırtınaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koç</a:t>
+              <a:t>Nil Nehri'nin taşkınlarını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsanların karakterlerini analiz etmek için kullanılan haritaya ne ad verilir?</a:t>
+              <a:t>Son yıllarda popüler olan 'Ay burcu' takibi neyi hedefler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yol haritası</a:t>
+              <a:t>Seyahat rotasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Siyasi harita</a:t>
+              <a:t>Duygusal tepkileri anlamayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya haritası</a:t>
+              <a:t>Finansal kazancı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğum haritası</a:t>
+              <a:t>Kariyer planlamasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'kare açı' genellikle neyi temsil eder?</a:t>
+              <a:t>Astrolojinin altın çağı olarak nitelendirilen dönem hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hız ve hareket</a:t>
+              <a:t>İslam'ın Altın Çağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uyum ve kolaylık</a:t>
+              <a:t>Sanayi Devrimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şans ve bereket</a:t>
+              <a:t>Dijital Devrim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zorlanma ve gerilim</a:t>
+              <a:t>Orta Taş Çağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide iletişim gezegeni olarak kabul edilen gezegen hangisidir?</a:t>
+              <a:t>Astrolojide 'yeniay' dönemi neyin başlangıcını simgeler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jüpiter</a:t>
+              <a:t>İçe dönüşün</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mars</a:t>
+              <a:t>Bitişlerin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Merkür</a:t>
+              <a:t>Yeni başlangıçların</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Satürn</a:t>
+              <a:t>Durgunluğun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojiye göre 'aşkın gezegeni' hangisidir?</a:t>
+              <a:t>Güncel astrolojide 'dolunay' dönemleri genellikle neyle ilişkilendirilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Plüton</a:t>
+              <a:t>Yeni bir aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Venüs</a:t>
+              <a:t>Eğitim hayatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Neptün</a:t>
+              <a:t>Sonlanmalar ve farkındalık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uranüs</a:t>
+              <a:t>Uyku düzeni</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojik takvimde bir burcun süresi yaklaşık ne kadardır?</a:t>
+              <a:t>Modern astrolojide 'Plüton' gezegeni hangi kavramla özdeşleşmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3 ay</a:t>
+              <a:t>Dönüşüm ve değişim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1 hafta</a:t>
+              <a:t>Güzellik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1 yıl</a:t>
+              <a:t>İletişim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1 ay</a:t>
+              <a:t>Hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'güneş burcu' neyi ifade eder?</a:t>
+              <a:t>Astrolojik tahminlerde kullanılan 'transitler' neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişinin eğitimini</a:t>
+              <a:t>Yıldızların rengini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişinin uyku düzenini</a:t>
+              <a:t>Burçların ismini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişinin boyunu</a:t>
+              <a:t>Gezegenlerin o anki konumunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişinin temel karakterini</a:t>
+              <a:t>Takvim yapraklarını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'retro' dönemi genellikle neyi simgeler?</a:t>
+              <a:t>Sosyal medyada sıkça paylaşılan 'burç uyumu' neyi ölçer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlerleme</a:t>
+              <a:t>Kimin daha zengin olduğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hızlanma</a:t>
+              <a:t>İki kişi arasındaki potansiyeli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gecikme ve aksaklık</a:t>
+              <a:t>Kimin daha zeki olduğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Başarı</a:t>
+              <a:t>Kimin daha uzun olduğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>