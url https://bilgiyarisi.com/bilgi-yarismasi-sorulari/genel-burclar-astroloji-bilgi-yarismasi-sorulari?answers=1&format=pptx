--- v0 (2026-08-23)
+++ v1 (2026-10-26)
@@ -513,111 +513,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Günlük burç yorumları genellikle neyi tahmin etmeye çalışır?</a:t>
+              <a:t>Merkür retrosu dönemlerinde en çok ne yapılması önerilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -625,57 +625,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Günlük olayları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ev satın almak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,111 +749,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hava durumu</a:t>
+              <a:t>Büyük yatırım yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -861,57 +861,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Borsa verilerini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sözleşmeleri gözden geçirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarihi olayları</a:t>
+              <a:t>Yeni işe başlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ay burcu astrolojide ne ile ilişkilidir?</a:t>
+              <a:t>Astroloji alanında kullanılan 'doğum haritası' diğer adıyla nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,111 +1374,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fiziksel güç</a:t>
+              <a:t>Pusula</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1486,57 +1486,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kariyer hedefleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yıldız haritası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,111 +1610,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Finansal durum</a:t>
+              <a:t>Ajanda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1722,57 +1722,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Duygular ve iç dünya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kişilik testi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide Mars hangi enerjiyi temsil eder?</a:t>
+              <a:t>Astrolojik tahminler günümüzde hangi bilim dalıyla sıkça kıyaslanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savaş ve mücadele</a:t>
+              <a:t>Astronomi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Durgunluk</a:t>
+              <a:t>Kimya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gevşeme</a:t>
+              <a:t>Jeoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanat</a:t>
+              <a:t>Biyoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir kişinin astrolojik uyumu en çok neye göre değerlendirilir?</a:t>
+              <a:t>Güncel astrolojide 'retro' kelimesi ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğum yerine</a:t>
+              <a:t>İleri hareket</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaş farkına</a:t>
+              <a:t>Durma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğum haritalarının karşılaştırılmasına</a:t>
+              <a:t>Geri hareket</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece güneş burcuna</a:t>
+              <a:t>Işıma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,111 +3485,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'Satürn dönüşü' ortalama kaç yılda bir gerçekleşir?</a:t>
+              <a:t>Astrolojide evler (houses) sisteminde toplam kaç ev vardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3597,57 +3597,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>100 yılda bir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>12</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>50 yılda bir</a:t>
+              <a:t>8</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,111 +3839,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10 yılda bir</a:t>
+              <a:t>14</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>29-30 yılda bir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,111 +4228,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojik haritalarda kaç ev bulunur?</a:t>
+              <a:t>Astrolojik haritada 1. ev neyi temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4340,57 +4340,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>12</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Para durumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>24</a:t>
+              <a:t>Kariyer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,111 +4582,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>7</a:t>
+              <a:t>Evlilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>5</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kişiliğin dışa vurumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'yönetici gezegen' kavramı neyi belirtir?</a:t>
+              <a:t>Güneş'in bir burçtan diğerine geçişi yaklaşık ne kadar sürer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,111 +5089,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayın evresini</a:t>
+              <a:t>1 yıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5201,117 +5201,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Burcun etkisini taşıyan gök cismini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1 gün</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,57 +5319,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Güneşin konumunu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1 ay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Burcun sahibini</a:t>
+              <a:t>1 hafta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,111 +5714,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modern astrolojinin temelleri hangi medeniyete dayanır?</a:t>
+              <a:t>Günlük burç yorumları genellikle neyi tahmin etmeye çalışır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5826,57 +5826,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnka</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Günlük olayları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aztek</a:t>
+              <a:t>Hava durumu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,111 +6068,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Maya</a:t>
+              <a:t>Borsa verilerini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6180,57 +6180,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Babiller</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tarihi olayları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zodyak kuşağında kaç burç bulunur?</a:t>
+              <a:t>İnsanların burçlarına göre uyumunu inceleyen alana ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10</a:t>
+              <a:t>Jeoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>12</a:t>
+              <a:t>Sinastri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>8</a:t>
+              <a:t>Biyoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>24</a:t>
+              <a:t>Meteoroloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,111 +7200,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojinin bilimden ayrıldığı dönem genellikle ne olarak adlandırılır?</a:t>
+              <a:t>Astrolojide 'yükselen burç' neyi temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7312,117 +7312,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aydınlanma Çağı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Güneşin konumunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,57 +7430,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Buzul Çağı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Doğum anındaki ufuk çizgisini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tunç Çağı</a:t>
+              <a:t>Ayın evresini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Taş Devri</a:t>
+              <a:t>Kişinin mesleğini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik dönemde astroloji ve astronomi bir arada ne olarak anılırdı?</a:t>
+              <a:t>İnsanların karakterlerini analiz etmek için kullanılan haritaya ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,111 +8061,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denizcilik</a:t>
+              <a:t>Yol haritası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8173,57 +8173,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gök bilimi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Siyasi harita</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,111 +8297,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mimari</a:t>
+              <a:t>Dünya haritası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8409,57 +8409,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tarım</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Doğum haritası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,111 +8686,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsanların burçlarına göre uyumunu inceleyen alana ne denir?</a:t>
+              <a:t>Günümüzde astrolojinin dijital ortamda en yaygın kullanım alanı nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8798,117 +8798,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jeoloji</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mobil uygulamalar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8916,57 +8916,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sinastri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Radyo yayınları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Biyoloji</a:t>
+              <a:t>Gazete köşeleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meteoroloji</a:t>
+              <a:t>Kütüphaneler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zodyak kelimesinin kökeni hangi dilden gelir?</a:t>
+              <a:t>Astrolojide iletişim gezegeni olarak kabul edilen gezegen hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonca</a:t>
+              <a:t>Jüpiter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çince</a:t>
+              <a:t>Mars</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yunanca</a:t>
+              <a:t>Merkür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İspanyolca</a:t>
+              <a:t>Satürn</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Batı astrolojisinde takımyıldızların isimleri genellikle kime atıfla verilmiştir?</a:t>
+              <a:t>Astrolojiye göre 'aşkın gezegeni' hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,111 +10290,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ünlü kaşiflere</a:t>
+              <a:t>Plüton</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10402,57 +10402,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hayvan bilimcilere</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Venüs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,111 +10526,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kraliyet ailelerine</a:t>
+              <a:t>Neptün</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10638,57 +10638,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yunan mitolojisine</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Uranüs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orta Çağ'da astroloji özellikle hangi alanda kullanılırdı?</a:t>
+              <a:t>Astrolojik takvimde bir burcun süresi yaklaşık ne kadardır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnternet</a:t>
+              <a:t>3 ay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,111 +11151,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Teknoloji üretimi</a:t>
+              <a:t>1 hafta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11263,117 +11263,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kraliyet kararları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1 yıl</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11381,57 +11381,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Spor</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1 ay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Batı astrolojisinin en yaygın kullanılan sistemi hangisidir?</a:t>
+              <a:t>Astrolojide 'güneş burcu' neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,111 +11776,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Maya Zodyağı</a:t>
+              <a:t>Kişinin eğitimini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11888,57 +11888,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tropikal Zodyak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kişinin uyku düzenini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,111 +12012,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sidereal Zodyak</a:t>
+              <a:t>Kişinin boyunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12124,57 +12124,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çin Zodyağı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kişinin temel karakterini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eski Mısır'da yıldızların hareketi neyi tahmin etmek için kullanılırdı?</a:t>
+              <a:t>Astrolojide 'retro' dönemi genellikle neyi simgeler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Depremleri</a:t>
+              <a:t>İlerleme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,111 +12637,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Volkan patlamalarını</a:t>
+              <a:t>Hızlanma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12749,117 +12749,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fırtınaları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gecikme ve aksaklık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12867,57 +12867,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nil Nehri'nin taşkınlarını</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Başarı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,111 +13144,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojinin altın çağı olarak nitelendirilen dönem hangisidir?</a:t>
+              <a:t>Ay burcu astrolojide ne ile ilişkilidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13256,57 +13256,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İslam'ın Altın Çağı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fiziksel güç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanayi Devrimi</a:t>
+              <a:t>Kariyer hedefleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,111 +13498,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dijital Devrim</a:t>
+              <a:t>Finansal durum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13610,57 +13610,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Orta Taş Çağı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Duygular ve iç dünya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zodyak üzerindeki burçlar neye göre sıralanır?</a:t>
+              <a:t>Astrolojide Mars hangi enerjiyi temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,57 +13999,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yıldızların parlaklığı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Savaş ve mücadele</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gezegenlerin büyüklüğü</a:t>
+              <a:t>Durgunluk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,111 +14241,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayın evreleri</a:t>
+              <a:t>Gevşeme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14353,57 +14353,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Güneşin yıllık yolu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sanat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antik Yunanlılar astrolojiyi hangi amaçla geliştirmiştir?</a:t>
+              <a:t>Bir kişinin astrolojik uyumu en çok neye göre değerlendirilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yol bulmak</a:t>
+              <a:t>Doğum yerine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deniz ticareti</a:t>
+              <a:t>Yaş farkına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaderi okumak</a:t>
+              <a:t>Doğum haritalarının karşılaştırılmasına</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zamanı ölçmek</a:t>
+              <a:t>Sadece güneş burcuna</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Batlamyus'un ünlü astroloji kitabı nedir?</a:t>
+              <a:t>Astrolojide 'Satürn dönüşü' ortalama kaç yılda bir gerçekleşir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlyada</a:t>
+              <a:t>100 yılda bir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,111 +15609,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cumhuriyet</a:t>
+              <a:t>50 yılda bir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15721,117 +15721,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tetrabiblos</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>10 yılda bir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Odysseia</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>29-30 yılda bir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,111 +16116,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'elementler' sistemi tarihsel olarak neye dayanır?</a:t>
+              <a:t>Astrolojik haritalarda kaç ev bulunur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16228,57 +16228,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kuantum teorisi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>12</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atom fiziği</a:t>
+              <a:t>24</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,111 +16470,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Periyodik tablo</a:t>
+              <a:t>7</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16582,57 +16582,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dört element teorisi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'yükselen burç' neyi temsil eder?</a:t>
+              <a:t>Astrolojik haritalarda 'Kuzey Ay Düğümü' neyi temsil eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,111 +16977,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneşin konumunu</a:t>
+              <a:t>Günlük şansı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17089,117 +17089,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğum anındaki ufuk çizgisini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Geçmişi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17207,57 +17207,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ayın evresini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kaderi ve gidilecek yolu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişinin mesleğini</a:t>
+              <a:t>Fiziksel sağlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolab cihazı tarihsel olarak neyi ölçmek için kullanılırdı?</a:t>
+              <a:t>Astrolojide 'yönetici gezegen' kavramı neyi belirtir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,111 +17720,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıcaklığı</a:t>
+              <a:t>Ayın evresini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17832,57 +17832,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hız</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Burcun etkisini taşıyan gök cismini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,111 +17956,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Basıncı</a:t>
+              <a:t>Güneşin konumunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gökyüzü konumlarını</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Burcun sahibini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojiye yeni başlayan birinin bilmesi gereken ilk şey nedir?</a:t>
+              <a:t>Modern astrolojinin temelleri hangi medeniyete dayanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,111 +18463,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneşin ağırlığı</a:t>
+              <a:t>İnka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,57 +18575,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğum tarihi ve saati</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aztek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,111 +18699,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gezegenlerin rengi</a:t>
+              <a:t>Maya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18811,57 +18811,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yıldızların sayısı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Babiller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'Ateş' grubu burçları hangileridir?</a:t>
+              <a:t>Zodyak kuşağında kaç burç bulunur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,111 +19206,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boğa, Başak, Oğlak</a:t>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19318,117 +19318,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İkizler, Terazi, Kova</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>12</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19436,57 +19436,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Koç, Aslan, Yay</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>8</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yengeç, Akrep, Balık</a:t>
+              <a:t>24</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'Toprak' grubu burçları hangileridir?</a:t>
+              <a:t>Astrolojinin bilimden ayrıldığı dönem genellikle ne olarak adlandırılır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boğa, Başak, Oğlak</a:t>
+              <a:t>Aydınlanma Çağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yengeç, Akrep, Balık</a:t>
+              <a:t>Buzul Çağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koç, Aslan, Yay</a:t>
+              <a:t>Tunç Çağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkizler, Terazi, Kova</a:t>
+              <a:t>Taş Devri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'Hava' grubu burçları hangileridir?</a:t>
+              <a:t>Antik dönemde astroloji ve astronomi bir arada ne olarak anılırdı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,111 +20692,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boğa, Başak, Oğlak</a:t>
+              <a:t>Denizcilik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20804,57 +20804,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Koç, Aslan, Yay</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gök bilimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,111 +20928,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yengeç, Akrep, Balık</a:t>
+              <a:t>Mimari</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21040,57 +21040,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İkizler, Terazi, Kova</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tarım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'Su' grubu burçları hangileridir?</a:t>
+              <a:t>Zodyak kelimesinin kökeni hangi dilden gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koç, Aslan, Yay</a:t>
+              <a:t>Japonca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,111 +21553,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkizler, Terazi, Kova</a:t>
+              <a:t>Çince</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21665,117 +21665,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Boğa, Başak, Oğlak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yunanca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21783,57 +21783,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yengeç, Akrep, Balık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İspanyolca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astroloji öğrenirken 'doğum saati' neden önemlidir?</a:t>
+              <a:t>Batı astrolojisinde takımyıldızların isimleri genellikle kime atıfla verilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,111 +22178,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsmi belirlemek için</a:t>
+              <a:t>Ünlü kaşiflere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22290,57 +22290,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yükselen burcu bulmak için</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hayvan bilimcilere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,111 +22414,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaşı ölçmek için</a:t>
+              <a:t>Kraliyet ailelerine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22526,57 +22526,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Boyu hesaplamak için</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yunan mitolojisine</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,111 +22803,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneş burcunuzu belirlemek için neye ihtiyacınız vardır?</a:t>
+              <a:t>Orta Çağ'da astroloji özellikle hangi alanda kullanılırdı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22915,57 +22915,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğum günü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnternet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,111 +23039,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğum yeri</a:t>
+              <a:t>Teknoloji üretimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23151,57 +23151,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kan grubu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kraliyet kararları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsim</a:t>
+              <a:t>Spor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,111 +23546,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'geçişler' (transits) ne anlama gelir?</a:t>
+              <a:t>Batı astrolojisinin en yaygın kullanılan sistemi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23658,117 +23658,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gezegenlerin mevcut hareketi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Maya Zodyağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23776,57 +23776,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yıldızların kayması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tropikal Zodyak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ayın evreleri</a:t>
+              <a:t>Sidereal Zodyak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğum anındaki konum</a:t>
+              <a:t>Çin Zodyağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Burçlar kuşağının ilk burcu hangisidir?</a:t>
+              <a:t>Eski Mısır'da yıldızların hareketi neyi tahmin etmek için kullanılırdı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Balık</a:t>
+              <a:t>Depremleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İkizler</a:t>
+              <a:t>Volkan patlamalarını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boğa</a:t>
+              <a:t>Fırtınaları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Koç</a:t>
+              <a:t>Nil Nehri'nin taşkınlarını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsanların karakterlerini analiz etmek için kullanılan haritaya ne ad verilir?</a:t>
+              <a:t>Son yıllarda popüler olan 'Ay burcu' takibi neyi hedefler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,111 +25150,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yol haritası</a:t>
+              <a:t>Seyahat rotasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25262,57 +25262,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Siyasi harita</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Duygusal tepkileri anlamayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,111 +25386,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya haritası</a:t>
+              <a:t>Finansal kazancı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25498,57 +25498,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğum haritası</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kariyer planlamasını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,111 +25775,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'kare açı' genellikle neyi temsil eder?</a:t>
+              <a:t>Astrolojinin altın çağı olarak nitelendirilen dönem hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25887,57 +25887,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hız ve hareket</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İslam'ın Altın Çağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uyum ve kolaylık</a:t>
+              <a:t>Sanayi Devrimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,111 +26129,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şans ve bereket</a:t>
+              <a:t>Dijital Devrim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26241,57 +26241,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Zorlanma ve gerilim</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Orta Taş Çağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide iletişim gezegeni olarak kabul edilen gezegen hangisidir?</a:t>
+              <a:t>Astrolojide 'yeniay' dönemi neyin başlangıcını simgeler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jüpiter</a:t>
+              <a:t>İçe dönüşün</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mars</a:t>
+              <a:t>Bitişlerin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Merkür</a:t>
+              <a:t>Yeni başlangıçların</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Satürn</a:t>
+              <a:t>Durgunluğun</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojiye göre 'aşkın gezegeni' hangisidir?</a:t>
+              <a:t>Güncel astrolojide 'dolunay' dönemleri genellikle neyle ilişkilendirilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,111 +27379,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Plüton</a:t>
+              <a:t>Yeni bir aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27491,117 +27491,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Venüs</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Eğitim hayatı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27609,57 +27609,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Neptün</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sonlanmalar ve farkındalık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uranüs</a:t>
+              <a:t>Uyku düzeni</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,111 +28004,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojik takvimde bir burcun süresi yaklaşık ne kadardır?</a:t>
+              <a:t>Modern astrolojide 'Plüton' gezegeni hangi kavramla özdeşleşmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28116,57 +28116,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>3 ay</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dönüşüm ve değişim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1 hafta</a:t>
+              <a:t>Güzellik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,111 +28358,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1 yıl</a:t>
+              <a:t>İletişim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28470,57 +28470,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1 ay</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'güneş burcu' neyi ifade eder?</a:t>
+              <a:t>Astrolojik tahminlerde kullanılan 'transitler' neyi ifade eder?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişinin eğitimini</a:t>
+              <a:t>Yıldızların rengini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,111 +28983,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişinin uyku düzenini</a:t>
+              <a:t>Burçların ismini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29095,117 +29095,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kişinin boyunu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gezegenlerin o anki konumunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29213,57 +29213,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kişinin temel karakterini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Takvim yapraklarını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Astrolojide 'retro' dönemi genellikle neyi simgeler?</a:t>
+              <a:t>Sosyal medyada sıkça paylaşılan 'burç uyumu' neyi ölçer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,111 +29608,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İlerleme</a:t>
+              <a:t>Kimin daha zengin olduğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29720,117 +29720,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hızlanma</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İki kişi arasındaki potansiyeli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29838,57 +29838,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gecikme ve aksaklık</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kimin daha zeki olduğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Başarı</a:t>
+              <a:t>Kimin daha uzun olduğunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>