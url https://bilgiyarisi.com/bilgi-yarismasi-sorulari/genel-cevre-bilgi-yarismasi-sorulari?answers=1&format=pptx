--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atmosferde en yüksek yoğunlukta bulunan ve sera etkisine neden olan temel gaz hangisidir?</a:t>
+              <a:t>UNESCO tarafından koruma altına alınan doğal ve kültürel alanlara ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,111 +631,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ozon</a:t>
+              <a:t>Tabiat Anıtı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -743,57 +743,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Karbondioksit</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Milli Park</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,111 +867,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metan</a:t>
+              <a:t>Sit Alanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -979,57 +979,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Azot oksit</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dünya Mirası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi tarım yöntemi toprağı korumayı ve ekosistemi desteklemeyi amaçlayan sürdürülebilir bir uygulamadır?</a:t>
+              <a:t>Avrupa Birliği'nin çevre politikaları çerçevesinde belirlenen hedefe ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Endüstriyel tarım</a:t>
+              <a:t>Mavi Plan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Monokültür tarım</a:t>
+              <a:t>Sarı Dönüşüm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yoğun gübreleme</a:t>
+              <a:t>Kırmızı Çizgi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Organik tarım</a:t>
+              <a:t>Yeşil Mutabakat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en büyük karbon yutak alanlarından biri olan ormanların yok olması iklimi nasıl etkiler?</a:t>
+              <a:t>Ekosistem hizmetleri içerisinde hangisi doğrudan insan refahını destekler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,111 +2117,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıcaklıkları düşürür</a:t>
+              <a:t>Erozyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2229,117 +2229,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Atmosferdeki karbondioksit miktarını artırır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kuraklık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2347,57 +2347,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Oksijen üretimini artırır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tozlaşma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yağış miktarını dengeler</a:t>
+              <a:t>Salgın hastalık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürdürülebilir bir yaşam için aşağıdakilerden hangisi en verimli ulaşım tercihidir?</a:t>
+              <a:t>İstilacı tür nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,111 +2860,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hava yolu ulaşımı</a:t>
+              <a:t>Kendi ortamında yaşayan tür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2972,117 +2972,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Toplu taşıma veya bisiklet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tarım ürünleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,57 +3090,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bireysel dizel araç</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Doğal ortamına yeni gelip zarar veren tür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kişisel benzinli otomobil</a:t>
+              <a:t>Evcil hayvanlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,111 +3485,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orman yangınlarının çıkış nedenleri arasında en yüksek orana sahip olan faktör hangisidir?</a:t>
+              <a:t>Küresel ısınmayı durdurmak için 2015 yılında imzalanan anlaşma hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3597,57 +3597,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yıldırım düşmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Paris Anlaşması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendiliğinden tutuşma</a:t>
+              <a:t>Tokyo Protokolü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,111 +3839,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Volkanik faaliyetler</a:t>
+              <a:t>Viyana Sözleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İnsan kaynaklı hatalar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Londra Sözleşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ormanlık alanda piknik yaparken ateş yakmak yasaksa, mangal keyfi için en güvenli yer neresidir?</a:t>
+              <a:t>Atmosferde en yüksek yoğunlukta bulunan ve sera etkisine neden olan temel gaz hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,111 +4346,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ağaçların altındaki gölgelik alanlar</a:t>
+              <a:t>Ozon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4458,57 +4458,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Orman yolunun kenarındaki çakıllık alanlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Karbondioksit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,111 +4582,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuru otların bulunduğu açık düzlükler</a:t>
+              <a:t>Metan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4694,57 +4694,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Belirlenmiş resmi piknik ve mesire yerleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Azot oksit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,111 +4971,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ormanda yürüyüş yaparken cam şişe veya kırık cam parçaları gördüğümüzde ne yapmalıyız?</a:t>
+              <a:t>Aşağıdakilerden hangisi yenilenebilir bir enerji kaynağı değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5083,57 +5083,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Güvenli bir şekilde toplayıp çöpe atmalıyız</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jeotermal enerji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,111 +5207,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kendi haline bırakmalıyız</a:t>
+              <a:t>Güneş enerjisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,57 +5319,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Görmezden gelip yürümeye devam etmeliyiz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kömür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üzerini toprakla örtmeliyiz</a:t>
+              <a:t>Rüzgar enerjisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir orman yangını gördüğümüzde aranması gereken ilk acil durum numarası hangisidir?</a:t>
+              <a:t>Bir bireyin veya kurumun faaliyetleri sonucu atmosfere salınan toplam sera gazı miktarına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,111 +5832,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>177 Orman Yangın İhbar Hattı</a:t>
+              <a:t>Su ayak izi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5944,57 +5944,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>110 İtfaiye</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Karbon ayak izi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,111 +6068,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>155 Polis İmdat</a:t>
+              <a:t>Ekolojik ayak izi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6180,57 +6180,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>112 Acil Çağrı Merkezi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Biyoçeşitlilik indeksi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orman yangınlarını söndürme çalışmalarında kullanılan, havadan su bırakan hava araçlarına ne ad verilir?</a:t>
+              <a:t>Paris İklim Anlaşması'nın temel hedefi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,111 +6575,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yolcu uçağı</a:t>
+              <a:t>Dünya genelinde plastik kullanımını yasaklamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6687,117 +6687,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Amfibik uçak / Yangın söndürme helikopteri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Okyanus kirliliğini tamamen bitirmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6805,57 +6805,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Savaş uçağı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Küresel sıcaklık artışını 2 derecenin altında tutmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İnsansız hava aracı (İHA)</a:t>
+              <a:t>Ormansızlaşmayı durdurmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ormanların ekosistem üzerindeki en önemli faydalarından biri hangisidir?</a:t>
+              <a:t>Sürdürülebilir kalkınmanın 'üç sacayağı' olarak bilinen temel unsurlar nelerdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şehirlerin estetik görünümünü artırması</a:t>
+              <a:t>Sanayi, tarım ve hizmet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece odun hammaddesi sağlaması</a:t>
+              <a:t>Enerji, ulaşım ve altyapı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atmosferdeki oksijen dengesini koruması ve karbon tutması</a:t>
+              <a:t>Ekonomi, toplum ve çevre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece avcılık faaliyetlerine izin vermesi</a:t>
+              <a:t>Eğitim, sağlık ve teknoloji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi yangın önleyici ormancılık faaliyetlerinden biridir?</a:t>
+              <a:t>Atık yönetiminde 'azalt, yeniden kullan, geri dönüştür' hiyerarşisinde en öncelikli adım hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yangın emniyet yolları ve şeritleri oluşturmak</a:t>
+              <a:t>Azalt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orman içlerine daha fazla yol yapmak</a:t>
+              <a:t>Depola</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tüm ağaçları keserek yangını engellemek</a:t>
+              <a:t>Yeniden kullan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orman içine yerleşim yerleri inşa etmek</a:t>
+              <a:t>Geri dönüştür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,111 +8686,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi yenilenebilir bir enerji kaynağı değildir?</a:t>
+              <a:t>Nesli tükenmekte olan canlıları listeleyen kırmızı listenin sahibi kuruluş hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8798,57 +8798,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jeotermal enerji</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>IUCN</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,111 +8922,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneş enerjisi</a:t>
+              <a:t>UNESCO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9034,57 +9034,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kömür</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>WHO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rüzgar enerjisi</a:t>
+              <a:t>NASA</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yanan bir orman alanında bitki örtüsünün yeniden canlanması için atılacak ilk adım ne olmalıdır?</a:t>
+              <a:t>Küresel ısınmanın deniz seviyeleri üzerindeki temel etkisi aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,117 +9541,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Alanı çitle çevirip insan girişini yasaklayarak doğal sürece bırakmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Deniz akıntılarının tamamen durması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,57 +9659,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tüm alanı hemen tarım arazisine dönüştürmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Buzulların erimesiyle deniz seviyesinin yükselmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yabancı tür ağaçlarla hızlıca ağaçlandırmak</a:t>
+              <a:t>Deniz suyunun buharlaşarak azalması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Derhal betonlaşmaya açmak</a:t>
+              <a:t>Denizlerdeki tuzluluk oranının düşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orman yangınlarının yayılmasını hızlandıran en önemli hava durumu faktörü nedir?</a:t>
+              <a:t>Sera gazı emisyonlarını düşürerek atmosfere verilen miktar kadar gazı temizleme hedefine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hafif yağmur</a:t>
+              <a:t>Doğal denge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sisli hava</a:t>
+              <a:t>Sıfır atık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüksek nem oranı</a:t>
+              <a:t>Sürdürülebilirlik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şiddetli rüzgar</a:t>
+              <a:t>Karbon nötr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi doğayı korumak için uygulanan 'sürdürülebilirlik' ilkesine uygundur?</a:t>
+              <a:t>Aşağıdakilerden hangisi iklim değişikliğinin sonuçlarından biri değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,111 +11033,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Plastik kullanımını artırmak</a:t>
+              <a:t>Biyoçeşitliliğin azalması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11145,57 +11145,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Geri dönüşüm alışkanlıkları kazanmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ekstrem hava olaylarının artması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,111 +11269,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kağıdı israf ederek kullanmak</a:t>
+              <a:t>Kuraklık ve çölleşme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11381,57 +11381,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğal kaynakları olabildiğince hızlı tüketmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Deprem aktivitesinin hızlanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küresel ısınmanın orman yangınları üzerindeki etkisi nedir?</a:t>
+              <a:t>Hangi tarım yöntemi toprağı korumayı ve ekosistemi desteklemeyi amaçlayan sürdürülebilir bir uygulamadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hiçbir etkisi yoktur</a:t>
+              <a:t>Endüstriyel tarım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,111 +11894,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Orman yangınlarını azaltır</a:t>
+              <a:t>Monokültür tarım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,117 +12006,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yangın riskini ve süresini artırır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yoğun gübreleme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12124,57 +12124,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece kış aylarındaki yangınları etkiler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Organik tarım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sönmemiş sigara izmaritinin ormana atılması sonucu ne olabilir?</a:t>
+              <a:t>Dünyanın en büyük karbon yutak alanlarından biri olan ormanların yok olması iklimi nasıl etkiler?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,111 +12519,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ağaçların daha hızlı büyümesini sağlar</a:t>
+              <a:t>Sıcaklıkları düşürür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,117 +12631,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Toprağı gübreler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atmosferdeki karbondioksit miktarını artırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12749,57 +12749,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Büyük çaplı bir orman yangınına yol açabilir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oksijen üretimini artırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Böcekleri uzaklaştırır</a:t>
+              <a:t>Yağış miktarını dengeler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,111 +13144,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atmosferde ısıyı hapsederek küresel ısınmaya en çok neden olan temel sera gazı hangisidir?</a:t>
+              <a:t>Sürdürülebilir bir yaşam için aşağıdakilerden hangisi en verimli ulaşım tercihidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13256,117 +13256,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Karbondioksit</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hava yolu ulaşımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13374,57 +13374,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Helyum</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Toplu taşıma veya bisiklet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oksijen</a:t>
+              <a:t>Bireysel dizel araç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Azot</a:t>
+              <a:t>Kişisel benzinli otomobil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi yenilenebilir bir enerji kaynağı değildir?</a:t>
+              <a:t>Orman yangınlarının çıkış nedenleri arasında en yüksek orana sahip olan faktör hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,57 +13999,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kömür</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yıldırım düşmesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rüzgar enerjisi</a:t>
+              <a:t>Kendiliğinden tutuşma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,111 +14241,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneş enerjisi</a:t>
+              <a:t>Volkanik faaliyetler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14353,57 +14353,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jeotermal enerji</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnsan kaynaklı hatalar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir ekosistemde canlı ve cansız varlıkların bir arada bulunduğu, enerji akışının olduğu en geniş birime ne ad verilir?</a:t>
+              <a:t>Ormanlık alanda piknik yaparken ateş yakmak yasaksa, mangal keyfi için en güvenli yer neresidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,111 +14748,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Komünite</a:t>
+              <a:t>Ağaçların altındaki gölgelik alanlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14860,57 +14860,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Biyosfer</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Orman yolunun kenarındaki çakıllık alanlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,111 +14984,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Popülasyon</a:t>
+              <a:t>Kuru otların bulunduğu açık düzlükler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15096,57 +15096,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Habitat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Belirlenmiş resmi piknik ve mesire yerleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,111 +15373,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürdürülebilirlik kavramının temel amacı aşağıdakilerden hangisidir?</a:t>
+              <a:t>Ormanda yürüyüş yaparken cam şişe veya kırık cam parçaları gördüğümüzde ne yapmalıyız?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15485,117 +15485,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Endüstriyel üretimi tamamen durdurmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Güvenli bir şekilde toplayıp çöpe atmalıyız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15603,57 +15603,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gelecek nesillerin ihtiyaçlarını tehlikeye atmadan bugünü yaşamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kendi haline bırakmalıyız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğal kaynakları bugünün ihtiyacı için tamamen tüketmek</a:t>
+              <a:t>Görmezden gelip yürümeye devam etmeliyiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece teknolojik gelişmelere odaklanmak</a:t>
+              <a:t>Üzerini toprakla örtmeliyiz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İklim değişikliğinin deniz seviyelerindeki en belirgin etkisi aşağıdakilerden hangisidir?</a:t>
+              <a:t>Bir orman yangını gördüğümüzde aranması gereken ilk acil durum numarası hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,111 +16234,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okyanus akıntılarının durması</a:t>
+              <a:t>177 Orman Yangın İhbar Hattı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16346,57 +16346,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kutuplardaki buzulların erimesiyle deniz seviyesinin yükselmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>110 İtfaiye</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,111 +16470,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denizlerdeki tuz oranının tamamen yok olması</a:t>
+              <a:t>155 Polis İmdat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16582,57 +16582,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Deniz suyunun buharlaşarak azalması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>112 Acil Çağrı Merkezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir bireyin veya kurumun faaliyetleri sonucu atmosfere salınan toplam sera gazı miktarına ne ad verilir?</a:t>
+              <a:t>Hangi yöntemle organik atıklar gübreye dönüştürülür?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,111 +16977,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Su ayak izi</a:t>
+              <a:t>Arıtma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17089,117 +17089,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Karbon ayak izi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gömme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17207,57 +17207,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ekolojik ayak izi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kompostlama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Biyoçeşitlilik indeksi</a:t>
+              <a:t>Yakma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın akciğerleri olarak bilinen ve atmosferdeki karbondioksiti emerek oksijen üreten en büyük biyom hangisidir?</a:t>
+              <a:t>Orman yangınlarını söndürme çalışmalarında kullanılan, havadan su bırakan hava araçlarına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,111 +17720,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Savana</a:t>
+              <a:t>Yolcu uçağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17832,57 +17832,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çöl ekosistemleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Amfibik uçak / Yangın söndürme helikopteri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,111 +17956,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tundra bölgesi</a:t>
+              <a:t>Savaş uçağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tropikal yağmur ormanları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İnsansız hava aracı (İHA)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,111 +18345,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi bireysel olarak karbon ayak izini azaltmaya yardımcı olur?</a:t>
+              <a:t>Ormanların ekosistem üzerindeki en önemli faydalarından biri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18457,57 +18457,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gereksiz elektrik kullanımını azaltmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Şehirlerin estetik görünümünü artırması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,111 +18581,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kısa mesafelerde bile özel araç kullanmak</a:t>
+              <a:t>Sadece odun hammaddesi sağlaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18693,57 +18693,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Plastik ambalajlı ürünleri daha çok tercih etmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atmosferdeki oksijen dengesini koruması ve karbon tutması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atıkları geri dönüşüme göndermemek</a:t>
+              <a:t>Sadece avcılık faaliyetlerine izin vermesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ozon tabakasının incelmesine neden olan gazların sınırlandırılmasını amaçlayan uluslararası protokol hangisidir?</a:t>
+              <a:t>Aşağıdakilerden hangisi yangın önleyici ormancılık faaliyetlerinden biridir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,117 +19200,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cenevre Sözleşmesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yangın emniyet yolları ve şeritleri oluşturmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19318,57 +19318,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Montreal Protokolü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Orman içlerine daha fazla yol yapmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kyoto Protokolü</a:t>
+              <a:t>Tüm ağaçları keserek yangını engellemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paris İklim Anlaşması</a:t>
+              <a:t>Orman içine yerleşim yerleri inşa etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,111 +19831,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneş enerjisini doğrudan elektrik enerjisine dönüştüren teknolojinin adı nedir?</a:t>
+              <a:t>Yanan bir orman alanında bitki örtüsünün yeniden canlanması için atılacak ilk adım ne olmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19943,57 +19943,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Biyokütle reaktörleri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Alanı çitle çevirip insan girişini yasaklayarak doğal sürece bırakmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,111 +20067,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Termal santral</a:t>
+              <a:t>Tüm alanı hemen tarım arazisine dönüştürmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20179,57 +20179,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fotovoltaik paneller</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yabancı tür ağaçlarla hızlıca ağaçlandırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hidroelektrik türbinler</a:t>
+              <a:t>Derhal betonlaşmaya açmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Biyolojik çeşitliliğin (biyoçeşitlilik) korunması neden önemlidir?</a:t>
+              <a:t>Orman yangınlarının yayılmasını hızlandıran en önemli hava durumu faktörü nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tarım arazilerini genişletmek için</a:t>
+              <a:t>Hafif yağmur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece estetik bir görüntü oluşturduğu için</a:t>
+              <a:t>Sisli hava</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Endüstriyel ürünlerin fiyatını düşürmek için</a:t>
+              <a:t>Yüksek nem oranı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekosistem hizmetlerinin sürekliliğini sağlamak için</a:t>
+              <a:t>Şiddetli rüzgar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi 'sıfır atık' yaklaşımının temel ilkelerinden biridir?</a:t>
+              <a:t>Aşağıdakilerden hangisi doğayı korumak için uygulanan 'sürdürülebilirlik' ilkesine uygundur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daha çok tüketmek</a:t>
+              <a:t>Plastik kullanımını artırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atıkları kaynağında ayrıştırmak</a:t>
+              <a:t>Geri dönüşüm alışkanlıkları kazanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tüm atıkları doğaya gömmek</a:t>
+              <a:t>Kağıdı israf ederek kullanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece tek kullanımlık ürünler almak</a:t>
+              <a:t>Doğal kaynakları olabildiğince hızlı tüketmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,111 +22060,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küresel ısınmanın iklim üzerindeki en doğrudan etkisi aşağıdakilerden hangisidir?</a:t>
+              <a:t>Küresel ısınmanın orman yangınları üzerindeki etkisi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22172,57 +22172,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mevsimlerin süresinin değişmesi ve aşırı hava olaylarının artması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hiçbir etkisi yoktur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,111 +22296,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın kendi etrafındaki dönüş hızının artması</a:t>
+              <a:t>Orman yangınlarını azaltır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,57 +22408,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yerçekiminin azalması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yangın riskini ve süresini artırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneş ışığının dünyadan uzaklaşması</a:t>
+              <a:t>Sadece kış aylarındaki yangınları etkiler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,111 +22803,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir ürünün hammadde aşamasından atık aşamasına kadar geçen süreçteki çevresel etkisine ne denir?</a:t>
+              <a:t>Sönmemiş sigara izmaritinin ormana atılması sonucu ne olabilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22915,57 +22915,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yaşam döngüsü analizi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ağaçların daha hızlı büyümesini sağlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,111 +23039,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karbon nötrleme</a:t>
+              <a:t>Toprağı gübreler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23151,57 +23151,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ekolojik ayak izi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Büyük çaplı bir orman yangınına yol açabilir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enerji verimliliği</a:t>
+              <a:t>Böcekleri uzaklaştırır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denizlerdeki plastik kirliliğinin en büyük tehlikesi nedir?</a:t>
+              <a:t>Atmosferde ısıyı hapsederek küresel ısınmaya en çok neden olan temel sera gazı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deniz canlılarının mikroplastikleri yutarak besin zincirine karışması</a:t>
+              <a:t>Karbondioksit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Suyun rengini değiştirmesi</a:t>
+              <a:t>Helyum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gemi ulaşımını engellemesi</a:t>
+              <a:t>Oksijen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deniz suyunun tadını tuzlu hale getirmesi</a:t>
+              <a:t>Azot</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,111 +24289,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi enerji türü, yerin altındaki sıcak su ve buhardan elde edilir?</a:t>
+              <a:t>Aşağıdakilerden hangisi yenilenebilir bir enerji kaynağı değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24401,57 +24401,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hidroelektrik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kömür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Biyogaz</a:t>
+              <a:t>Rüzgar enerjisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,111 +24643,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nükleer</a:t>
+              <a:t>Güneş enerjisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24755,57 +24755,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jeotermal</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jeotermal enerji</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,111 +25032,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paris İklim Anlaşması'nın temel hedefi nedir?</a:t>
+              <a:t>Sürdürülebilir balıkçılıkta temel amaç nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25144,57 +25144,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dünya genelinde plastik kullanımını yasaklamak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Türlerin devamlılığını sağlamak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,111 +25268,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okyanus kirliliğini tamamen bitirmek</a:t>
+              <a:t>Yosun üretmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,57 +25380,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Küresel sıcaklık artışını 2 derecenin altında tutmak</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Denizleri temizlemek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ormansızlaşmayı durdurmak</a:t>
+              <a:t>Daha fazla avlanmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de ağaçlandırma çalışmalarıyla tanınan TEMA Vakfı'nın kurucusu kimdir?</a:t>
+              <a:t>Bir ekosistemde canlı ve cansız varlıkların bir arada bulunduğu, enerji akışının olduğu en geniş birime ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaşar Kemal</a:t>
+              <a:t>Komünite</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayrettin Karaca</a:t>
+              <a:t>Biyosfer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aziz Sancar</a:t>
+              <a:t>Popülasyon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Barış Manço</a:t>
+              <a:t>Habitat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürdürülebilir kalkınmanın 'üç sacayağı' olarak bilinen temel unsurlar nelerdir?</a:t>
+              <a:t>Bir bölgenin kendi kendine yeten enerji üretimine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanayi, tarım ve hizmet</a:t>
+              <a:t>Elektrik şebekesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enerji, ulaşım ve altyapı</a:t>
+              <a:t>Enerji verimliliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekonomi, toplum ve çevre</a:t>
+              <a:t>Enerji bağımsızlığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eğitim, sağlık ve teknoloji</a:t>
+              <a:t>Fosil bağımlılığı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atık yönetiminde 'azalt, yeniden kullan, geri dönüştür' hiyerarşisinde en öncelikli adım hangisidir?</a:t>
+              <a:t>Deniz ekosistemine en büyük zararı veren plastik türü nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Azalt</a:t>
+              <a:t>Mikro plastik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Depola</a:t>
+              <a:t>Makro plastik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeniden kullan</a:t>
+              <a:t>Cam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Geri dönüştür</a:t>
+              <a:t>Kağıt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Küresel ısınmanın deniz seviyeleri üzerindeki temel etkisi aşağıdakilerden hangisidir?</a:t>
+              <a:t>Hangi gaz atmosferde en çok sera etkisine neden olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deniz akıntılarının tamamen durması</a:t>
+              <a:t>Oksijen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Buzulların erimesiyle deniz seviyesinin yükselmesi</a:t>
+              <a:t>Karbondioksit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deniz suyunun buharlaşarak azalması</a:t>
+              <a:t>Azot</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Denizlerdeki tuzluluk oranının düşmesi</a:t>
+              <a:t>Hidrojen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sera gazı emisyonlarını düşürerek atmosfere verilen miktar kadar gazı temizleme hedefine ne denir?</a:t>
+              <a:t>Toprağın verimini artırmak için yapılan tarım yöntemine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğal denge</a:t>
+              <a:t>Yoğun sulama</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıfır atık</a:t>
+              <a:t>Monokültür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sürdürülebilirlik</a:t>
+              <a:t>Endüstriyel tarım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karbon nötr</a:t>
+              <a:t>Organik tarım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdakilerden hangisi iklim değişikliğinin sonuçlarından biri değildir?</a:t>
+              <a:t>Su kirliliğini engellemek için kullanılan tesislere ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,111 +29608,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Biyoçeşitliliğin azalması</a:t>
+              <a:t>Sulama kanalı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29720,57 +29720,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ekstrem hava olaylarının artması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atık su arıtma tesisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,111 +29844,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuraklık ve çölleşme</a:t>
+              <a:t>Termik santral</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29956,57 +29956,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Deprem aktivitesinin hızlanması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hidroelektrik santral</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>