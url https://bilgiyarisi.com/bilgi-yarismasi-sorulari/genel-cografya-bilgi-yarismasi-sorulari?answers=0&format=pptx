--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya'nın en büyük ve en derin okyanusu hangisidir?</a:t>
+              <a:t>İklim değişikliğinin en temel sebebi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atlas Okyanusu</a:t>
+              <a:t>Güneş tutulması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hint Okyanusu</a:t>
+              <a:t>Sera gazı salınımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Okyanus (Pasifik)</a:t>
+              <a:t>Okyanus akıntıları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arktik Okyanusu</a:t>
+              <a:t>Ayın çekim gücü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en tuzlu denizi olarak bilinen ve kıyılarında yerleşim bulunmayan deniz hangisidir?</a:t>
+              <a:t>Kutup buzullarının erimesi sonucu dünya genelinde ne olmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kızıldeniz</a:t>
+              <a:t>Rüzgarlar durmaktadır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ölü Deniz</a:t>
+              <a:t>Denizler kurumaktadır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baltık Denizi</a:t>
+              <a:t>Kıtalar birbirine yaklaşmaktadır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karadeniz</a:t>
+              <a:t>Deniz seviyeleri yükselmektedir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya üzerindeki okyanusların toplam yüzey alanı, gezegenimizin yaklaşık yüzde kaçını kaplar?</a:t>
+              <a:t>Küresel ısınmaya neden olan en yaygın gaz hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzde 70</a:t>
+              <a:t>Karbondioksit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzde 60</a:t>
+              <a:t>Hidrojen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzde 50</a:t>
+              <a:t>Oksijen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzde 80</a:t>
+              <a:t>Azot</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi deniz, Avrupa ve Afrika kıtalarını birbirinden ayırarak üç kıtaya kıyısı olan bir iç deniz konumundadır?</a:t>
+              <a:t>Kuzey Kutbu'ndaki buz kütlelerine ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ege Denizi</a:t>
+              <a:t>Antarktika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adriyatik Denizi</a:t>
+              <a:t>Himalaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuzey Denizi</a:t>
+              <a:t>Alp</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akdeniz</a:t>
+              <a:t>Arktik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en derin noktası olan 'Mariana Çukuru' hangi okyanusta yer alır?</a:t>
+              <a:t>Atmosferin ısınması olayına ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güney Okyanusu</a:t>
+              <a:t>Küresel ısınma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atlas Okyanusu</a:t>
+              <a:t>Buzul çağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hint Okyanusu</a:t>
+              <a:t>Rüzgar erozyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Okyanus</a:t>
+              <a:t>Jeolojik değişim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en uzun okyanus sırtı sistemi hangi okyanusun ortasında yer alır?</a:t>
+              <a:t>İklim değişikliği ile mücadele için en etkili yol nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Okyanus</a:t>
+              <a:t>Denizleri doldurmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hint Okyanusu</a:t>
+              <a:t>Daha fazla fabrika kurmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arktik Okyanusu</a:t>
+              <a:t>Buzulları kırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atlas Okyanusu</a:t>
+              <a:t>Ağaç dikmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi deniz, dünyanın en büyük mercan resifi olan 'Büyük Set Resifi'ne ev sahipliği yapar?</a:t>
+              <a:t>Dünyanın en büyük buzul kütlesi nerededir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karayip Denizi</a:t>
+              <a:t>İzlanda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mercan Denizi</a:t>
+              <a:t>Grönland</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Umman Denizi</a:t>
+              <a:t>Antarktika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sulu Denizi</a:t>
+              <a:t>Kanada</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okyanus akıntılarını yönlendiren ve deniz suyunun tuzluluk oranındaki farklılıklardan kaynaklanan sisteme ne ad verilir?</a:t>
+              <a:t>Sera etkisini artıran en büyük insan faaliyeti nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Termohalin döngüsü</a:t>
+              <a:t>Deniz ulaşımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>El Niño akıntısı</a:t>
+              <a:t>Fosil yakıt kullanımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Coriolis etkisi</a:t>
+              <a:t>Güneş enerjisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gelgit etkisi</a:t>
+              <a:t>Tarım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en büyük adası olan Grönland, hangi iki okyanus arasında yer alır?</a:t>
+              <a:t>İklim değişikliği sonucu aşağıdakilerden hangisi artmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hint ve Büyük</a:t>
+              <a:t>Kış mevsimi süresi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atlas ve Arktik</a:t>
+              <a:t>Buzul alanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük ve Atlas</a:t>
+              <a:t>Aşırı hava olayları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arktik ve Hint</a:t>
+              <a:t>Kutup ayısı sayısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuzey Kutbu'nu çevreleyen ve yılın büyük bölümünde buzla kaplı olan okyanus hangisidir?</a:t>
+              <a:t>Deniz seviyelerinin yükselmesi hangi kıtadaki buzların erimesiyle hızlanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Okyanus</a:t>
+              <a:t>Güney Amerika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arktik Okyanusu</a:t>
+              <a:t>Antarktika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atlas Okyanusu</a:t>
+              <a:t>Afrika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güney Okyanusu</a:t>
+              <a:t>Avustralya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en büyük körfezi olarak kabul edilen ve Meksika ile ABD kıyıları arasında bulunan su kütlesi hangisidir?</a:t>
+              <a:t>Küresel ısınma hangi tabakanın zarar görmesine neden olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hudson Körfezi</a:t>
+              <a:t>Yer kabuğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meksika Körfezi</a:t>
+              <a:t>Magma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Basra Körfezi</a:t>
+              <a:t>Ozon tabakası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bengal Körfezi</a:t>
+              <a:t>Çekirdek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deniz seviyesindeki yükselmelerin temel nedeni olan 'termal genleşme' ne anlama gelir?</a:t>
+              <a:t>Hangi enerji türü iklim değişikliğini azaltmaya yardımcı olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Isınan suyun hacminin artması</a:t>
+              <a:t>Petrol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deniz tabanındaki volkanik aktiviteler</a:t>
+              <a:t>Kömür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okyanus akıntılarının hızlanması</a:t>
+              <a:t>Doğalgaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Buzulların erimesi ile tatlı su girişi</a:t>
+              <a:t>Güneş enerjisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin en fazla yağış alan ve her mevsim yağışlı olan bölgesi hangisidir?</a:t>
+              <a:t>Buzulların erimesiyle tatlı su kaynaklarına ne olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karadeniz Bölgesi</a:t>
+              <a:t>Denize karışıp kaybolur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marmara Bölgesi</a:t>
+              <a:t>Buharlaşır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ege Bölgesi</a:t>
+              <a:t>Artar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akdeniz Bölgesi</a:t>
+              <a:t>Tuzlanır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin yüz ölçümü bakımından en büyük coğrafi bölgesi hangisidir?</a:t>
+              <a:t>İklim değişikliği terimi yerine kullanılan popüler ifade nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğu Anadolu Bölgesi</a:t>
+              <a:t>Küresel iklim krizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akdeniz Bölgesi</a:t>
+              <a:t>Doğa dengesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneydoğu Anadolu Bölgesi</a:t>
+              <a:t>Hava soğuması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İç Anadolu Bölgesi</a:t>
+              <a:t>Dünya dönüşü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki illerden hangisi Ege Bölgesi sınırları içerisinde yer almaz?</a:t>
+              <a:t>Dünya'nın en büyük ve en derin okyanusu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Manisa</a:t>
+              <a:t>Atlas Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Burdur</a:t>
+              <a:t>Hint Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aydın</a:t>
+              <a:t>Büyük Okyanus (Pasifik)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzmir</a:t>
+              <a:t>Arktik Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin en yüksek dağı olan Ağrı Dağı, hangi coğrafi bölgemizde yer alır?</a:t>
+              <a:t>Dünyanın en tuzlu denizi olarak bilinen ve kıyılarında yerleşim bulunmayan deniz hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneydoğu Anadolu Bölgesi</a:t>
+              <a:t>Kızıldeniz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İç Anadolu Bölgesi</a:t>
+              <a:t>Ölü Deniz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğu Anadolu Bölgesi</a:t>
+              <a:t>Baltık Denizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karadeniz Bölgesi</a:t>
+              <a:t>Karadeniz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akdeniz Bölgesi'nde seracılık faaliyetlerinin en yoğun olduğu ilimiz hangisidir?</a:t>
+              <a:t>Dünya üzerindeki okyanusların toplam yüzey alanı, gezegenimizin yaklaşık yüzde kaçını kaplar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hatay</a:t>
+              <a:t>Yüzde 70</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mersin</a:t>
+              <a:t>Yüzde 60</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Antalya</a:t>
+              <a:t>Yüzde 50</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adana</a:t>
+              <a:t>Yüzde 80</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marmara Bölgesi'nde yer alan ve iki kıtayı birbirine bağlayan boğazımız hangisidir?</a:t>
+              <a:t>Hangi deniz, Avrupa ve Afrika kıtalarını birbirinden ayırarak üç kıtaya kıyısı olan bir iç deniz konumundadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çanakkale Boğazı</a:t>
+              <a:t>Ege Denizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzmit Körfezi</a:t>
+              <a:t>Adriyatik Denizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karadeniz Boğazı</a:t>
+              <a:t>Kuzey Denizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul Boğazı</a:t>
+              <a:t>Akdeniz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin en büyük gölü olan Van Gölü hangi bölgemizde bulunur?</a:t>
+              <a:t>Dünyanın en derin noktası olan 'Mariana Çukuru' hangi okyanusta yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İç Anadolu Bölgesi</a:t>
+              <a:t>Güney Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karadeniz Bölgesi</a:t>
+              <a:t>Atlas Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneydoğu Anadolu Bölgesi</a:t>
+              <a:t>Hint Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğu Anadolu Bölgesi</a:t>
+              <a:t>Büyük Okyanus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İç Anadolu Bölgesi'nin en karakteristik yer şekillerinden olan Peri Bacaları hangi ilimizdedir?</a:t>
+              <a:t>Dünyanın en uzun okyanus sırtı sistemi hangi okyanusun ortasında yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kayseri</a:t>
+              <a:t>Büyük Okyanus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Konya</a:t>
+              <a:t>Hint Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ankara</a:t>
+              <a:t>Arktik Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nevşehir</a:t>
+              <a:t>Atlas Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneydoğu Anadolu Projesi (GAP) kapsamında sulama imkanlarının arttığı bölgemiz hangisidir?</a:t>
+              <a:t>Hangi deniz, dünyanın en büyük mercan resifi olan 'Büyük Set Resifi'ne ev sahipliği yapar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İç Anadolu Bölgesi</a:t>
+              <a:t>Karayip Denizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneydoğu Anadolu Bölgesi</a:t>
+              <a:t>Mercan Denizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akdeniz Bölgesi</a:t>
+              <a:t>Umman Denizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ege Bölgesi</a:t>
+              <a:t>Sulu Denizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de zeytin üretiminin en yoğun yapıldığı bölge hangisidir?</a:t>
+              <a:t>Okyanus akıntılarını yönlendiren ve deniz suyunun tuzluluk oranındaki farklılıklardan kaynaklanan sisteme ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğu Anadolu Bölgesi</a:t>
+              <a:t>Termohalin döngüsü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İç Anadolu Bölgesi</a:t>
+              <a:t>El Niño akıntısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karadeniz Bölgesi</a:t>
+              <a:t>Coriolis etkisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ege Bölgesi</a:t>
+              <a:t>Gelgit etkisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tuz Gölü, Türkiye'nin hangi coğrafi bölgesinde yer almaktadır?</a:t>
+              <a:t>Dünyanın en büyük adası olan Grönland, hangi iki okyanus arasında yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akdeniz Bölgesi</a:t>
+              <a:t>Hint ve Büyük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marmara Bölgesi</a:t>
+              <a:t>Atlas ve Arktik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İç Anadolu Bölgesi</a:t>
+              <a:t>Büyük ve Atlas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğu Anadolu Bölgesi</a:t>
+              <a:t>Arktik ve Hint</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin en uzun akarsuyu olan Kızılırmak hangi bölgemizden doğar?</a:t>
+              <a:t>Kuzey Kutbu'nu çevreleyen ve yılın büyük bölümünde buzla kaplı olan okyanus hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneydoğu Anadolu Bölgesi</a:t>
+              <a:t>Büyük Okyanus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marmara Bölgesi</a:t>
+              <a:t>Arktik Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karadeniz Bölgesi</a:t>
+              <a:t>Atlas Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ege Bölgesi</a:t>
+              <a:t>Güney Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güney Amerika'nın batı kıyısı boyunca uzanan, dünyanın en uzun kıvrımlı dağ sistemi hangisidir?</a:t>
+              <a:t>Dünyanın en büyük körfezi olarak kabul edilen ve Meksika ile ABD kıyıları arasında bulunan su kütlesi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Himalayalar</a:t>
+              <a:t>Hudson Körfezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alp Dağları</a:t>
+              <a:t>Meksika Körfezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>And Dağları</a:t>
+              <a:t>Basra Körfezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kayalık Dağlar</a:t>
+              <a:t>Bengal Körfezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya'da bulunan ve MS 79 yılında Pompeii kentini yok etmesiyle bilinen aktif volkan hangisidir?</a:t>
+              <a:t>Deniz seviyesindeki yükselmelerin temel nedeni olan 'termal genleşme' ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Stromboli</a:t>
+              <a:t>Isınan suyun hacminin artması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vulcano</a:t>
+              <a:t>Deniz tabanındaki volkanik aktiviteler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Etna</a:t>
+              <a:t>Okyanus akıntılarının hızlanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vezüv</a:t>
+              <a:t>Buzulların erimesi ile tatlı su girişi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en yüksek zirvesi olan Everest Dağı, hangi dağ silsilesinin bir parçasıdır?</a:t>
+              <a:t>Türkiye'nin en fazla yağış alan ve her mevsim yağışlı olan bölgesi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hindu Kuş</a:t>
+              <a:t>Karadeniz Bölgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karakurum</a:t>
+              <a:t>Marmara Bölgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Himalayalar</a:t>
+              <a:t>Ege Bölgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pamir</a:t>
+              <a:t>Akdeniz Bölgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuzey Amerika kıtasının batısında yer alan geniş dağ sistemi hangisidir?</a:t>
+              <a:t>Türkiye'nin yüz ölçümü bakımından en büyük coğrafi bölgesi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>And Dağları</a:t>
+              <a:t>Doğu Anadolu Bölgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kayalık Dağlar</a:t>
+              <a:t>Akdeniz Bölgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Appalaş Dağları</a:t>
+              <a:t>Güneydoğu Anadolu Bölgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atlas Dağları</a:t>
+              <a:t>İç Anadolu Bölgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'nın sembolü olan ve aktif bir stratovolkan kabul edilen en yüksek dağ hangisidir?</a:t>
+              <a:t>Aşağıdaki illerden hangisi Ege Bölgesi sınırları içerisinde yer almaz?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Unzen</a:t>
+              <a:t>Manisa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fuji Dağı</a:t>
+              <a:t>Burdur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aso Dağı</a:t>
+              <a:t>Aydın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakurajima</a:t>
+              <a:t>İzmir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>