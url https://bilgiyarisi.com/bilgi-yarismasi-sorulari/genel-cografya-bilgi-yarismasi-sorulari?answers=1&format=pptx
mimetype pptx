--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya'nın en büyük ve en derin okyanusu hangisidir?</a:t>
+              <a:t>İklim değişikliğinin en temel sebebi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,111 +2860,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atlas Okyanusu</a:t>
+              <a:t>Güneş tutulması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2972,117 +2972,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hint Okyanusu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sera gazı salınımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,57 +3090,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Büyük Okyanus (Pasifik)</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Okyanus akıntıları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arktik Okyanusu</a:t>
+              <a:t>Ayın çekim gücü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en tuzlu denizi olarak bilinen ve kıyılarında yerleşim bulunmayan deniz hangisidir?</a:t>
+              <a:t>Kutup buzullarının erimesi sonucu dünya genelinde ne olmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,111 +3603,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kızıldeniz</a:t>
+              <a:t>Rüzgarlar durmaktadır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3715,57 +3715,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ölü Deniz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Denizler kurumaktadır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,111 +3839,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baltık Denizi</a:t>
+              <a:t>Kıtalar birbirine yaklaşmaktadır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Karadeniz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Deniz seviyeleri yükselmektedir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünya üzerindeki okyanusların toplam yüzey alanı, gezegenimizin yaklaşık yüzde kaçını kaplar?</a:t>
+              <a:t>Küresel ısınmaya neden olan en yaygın gaz hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzde 70</a:t>
+              <a:t>Karbondioksit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzde 60</a:t>
+              <a:t>Hidrojen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzde 50</a:t>
+              <a:t>Oksijen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzde 80</a:t>
+              <a:t>Azot</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi deniz, Avrupa ve Afrika kıtalarını birbirinden ayırarak üç kıtaya kıyısı olan bir iç deniz konumundadır?</a:t>
+              <a:t>Kuzey Kutbu'ndaki buz kütlelerine ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ege Denizi</a:t>
+              <a:t>Antarktika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adriyatik Denizi</a:t>
+              <a:t>Himalaya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuzey Denizi</a:t>
+              <a:t>Alp</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akdeniz</a:t>
+              <a:t>Arktik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,111 +5714,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en derin noktası olan 'Mariana Çukuru' hangi okyanusta yer alır?</a:t>
+              <a:t>Atmosferin ısınması olayına ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5826,57 +5826,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Güney Okyanusu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Küresel ısınma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atlas Okyanusu</a:t>
+              <a:t>Buzul çağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,111 +6068,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hint Okyanusu</a:t>
+              <a:t>Rüzgar erozyonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6180,57 +6180,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Büyük Okyanus</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jeolojik değişim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en uzun okyanus sırtı sistemi hangi okyanusun ortasında yer alır?</a:t>
+              <a:t>İklim değişikliği ile mücadele için en etkili yol nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Okyanus</a:t>
+              <a:t>Denizleri doldurmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hint Okyanusu</a:t>
+              <a:t>Daha fazla fabrika kurmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arktik Okyanusu</a:t>
+              <a:t>Buzulları kırmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atlas Okyanusu</a:t>
+              <a:t>Ağaç dikmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi deniz, dünyanın en büyük mercan resifi olan 'Büyük Set Resifi'ne ev sahipliği yapar?</a:t>
+              <a:t>Dünyanın en büyük buzul kütlesi nerededir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,111 +7318,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karayip Denizi</a:t>
+              <a:t>İzlanda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,117 +7430,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mercan Denizi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Grönland</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7548,57 +7548,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Umman Denizi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Antarktika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sulu Denizi</a:t>
+              <a:t>Kanada</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okyanus akıntılarını yönlendiren ve deniz suyunun tuzluluk oranındaki farklılıklardan kaynaklanan sisteme ne ad verilir?</a:t>
+              <a:t>Sera etkisini artıran en büyük insan faaliyeti nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,117 +8055,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Termohalin döngüsü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Deniz ulaşımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8173,57 +8173,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>El Niño akıntısı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fosil yakıt kullanımı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Coriolis etkisi</a:t>
+              <a:t>Güneş enerjisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gelgit etkisi</a:t>
+              <a:t>Tarım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en büyük adası olan Grönland, hangi iki okyanus arasında yer alır?</a:t>
+              <a:t>İklim değişikliği sonucu aşağıdakilerden hangisi artmaktadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,111 +9547,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hint ve Büyük</a:t>
+              <a:t>Kış mevsimi süresi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,117 +9659,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Atlas ve Arktik</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Buzul alanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,57 +9777,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Büyük ve Atlas</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aşırı hava olayları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arktik ve Hint</a:t>
+              <a:t>Kutup ayısı sayısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuzey Kutbu'nu çevreleyen ve yılın büyük bölümünde buzla kaplı olan okyanus hangisidir?</a:t>
+              <a:t>Deniz seviyelerinin yükselmesi hangi kıtadaki buzların erimesiyle hızlanır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Okyanus</a:t>
+              <a:t>Güney Amerika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arktik Okyanusu</a:t>
+              <a:t>Antarktika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atlas Okyanusu</a:t>
+              <a:t>Afrika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güney Okyanusu</a:t>
+              <a:t>Avustralya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en büyük körfezi olarak kabul edilen ve Meksika ile ABD kıyıları arasında bulunan su kütlesi hangisidir?</a:t>
+              <a:t>Küresel ısınma hangi tabakanın zarar görmesine neden olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,111 +11033,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hudson Körfezi</a:t>
+              <a:t>Yer kabuğu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11145,117 +11145,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Meksika Körfezi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Magma</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11263,57 +11263,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Basra Körfezi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ozon tabakası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bengal Körfezi</a:t>
+              <a:t>Çekirdek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,111 +11658,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deniz seviyesindeki yükselmelerin temel nedeni olan 'termal genleşme' ne anlama gelir?</a:t>
+              <a:t>Hangi enerji türü iklim değişikliğini azaltmaya yardımcı olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11770,57 +11770,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Isınan suyun hacminin artması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Petrol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Deniz tabanındaki volkanik aktiviteler</a:t>
+              <a:t>Kömür</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,111 +12012,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okyanus akıntılarının hızlanması</a:t>
+              <a:t>Doğalgaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12124,57 +12124,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Buzulların erimesi ile tatlı su girişi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Güneş enerjisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin en fazla yağış alan ve her mevsim yağışlı olan bölgesi hangisidir?</a:t>
+              <a:t>Buzulların erimesiyle tatlı su kaynaklarına ne olur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karadeniz Bölgesi</a:t>
+              <a:t>Denize karışıp kaybolur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marmara Bölgesi</a:t>
+              <a:t>Buharlaşır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ege Bölgesi</a:t>
+              <a:t>Artar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akdeniz Bölgesi</a:t>
+              <a:t>Tuzlanır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin yüz ölçümü bakımından en büyük coğrafi bölgesi hangisidir?</a:t>
+              <a:t>İklim değişikliği terimi yerine kullanılan popüler ifade nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğu Anadolu Bölgesi</a:t>
+              <a:t>Küresel iklim krizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akdeniz Bölgesi</a:t>
+              <a:t>Doğa dengesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneydoğu Anadolu Bölgesi</a:t>
+              <a:t>Hava soğuması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İç Anadolu Bölgesi</a:t>
+              <a:t>Dünya dönüşü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki illerden hangisi Ege Bölgesi sınırları içerisinde yer almaz?</a:t>
+              <a:t>Dünya'nın en büyük ve en derin okyanusu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,111 +14005,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Manisa</a:t>
+              <a:t>Atlas Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14117,117 +14117,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Burdur</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hint Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14235,57 +14235,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aydın</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Büyük Okyanus (Pasifik)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzmir</a:t>
+              <a:t>Arktik Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin en yüksek dağı olan Ağrı Dağı, hangi coğrafi bölgemizde yer alır?</a:t>
+              <a:t>Dünyanın en tuzlu denizi olarak bilinen ve kıyılarında yerleşim bulunmayan deniz hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,111 +14748,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneydoğu Anadolu Bölgesi</a:t>
+              <a:t>Kızıldeniz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14860,117 +14860,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İç Anadolu Bölgesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ölü Deniz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,57 +14978,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğu Anadolu Bölgesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Baltık Denizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karadeniz Bölgesi</a:t>
+              <a:t>Karadeniz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,111 +15373,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akdeniz Bölgesi'nde seracılık faaliyetlerinin en yoğun olduğu ilimiz hangisidir?</a:t>
+              <a:t>Dünya üzerindeki okyanusların toplam yüzey alanı, gezegenimizin yaklaşık yüzde kaçını kaplar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15485,57 +15485,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hatay</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yüzde 70</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,111 +15609,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mersin</a:t>
+              <a:t>Yüzde 60</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15721,57 +15721,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Antalya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yüzde 50</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Adana</a:t>
+              <a:t>Yüzde 80</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marmara Bölgesi'nde yer alan ve iki kıtayı birbirine bağlayan boğazımız hangisidir?</a:t>
+              <a:t>Hangi deniz, Avrupa ve Afrika kıtalarını birbirinden ayırarak üç kıtaya kıyısı olan bir iç deniz konumundadır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çanakkale Boğazı</a:t>
+              <a:t>Ege Denizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İzmit Körfezi</a:t>
+              <a:t>Adriyatik Denizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karadeniz Boğazı</a:t>
+              <a:t>Kuzey Denizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İstanbul Boğazı</a:t>
+              <a:t>Akdeniz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin en büyük gölü olan Van Gölü hangi bölgemizde bulunur?</a:t>
+              <a:t>Dünyanın en derin noktası olan 'Mariana Çukuru' hangi okyanusta yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İç Anadolu Bölgesi</a:t>
+              <a:t>Güney Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karadeniz Bölgesi</a:t>
+              <a:t>Atlas Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneydoğu Anadolu Bölgesi</a:t>
+              <a:t>Hint Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğu Anadolu Bölgesi</a:t>
+              <a:t>Büyük Okyanus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İç Anadolu Bölgesi'nin en karakteristik yer şekillerinden olan Peri Bacaları hangi ilimizdedir?</a:t>
+              <a:t>Dünyanın en uzun okyanus sırtı sistemi hangi okyanusun ortasında yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kayseri</a:t>
+              <a:t>Büyük Okyanus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Konya</a:t>
+              <a:t>Hint Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ankara</a:t>
+              <a:t>Arktik Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nevşehir</a:t>
+              <a:t>Atlas Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneydoğu Anadolu Projesi (GAP) kapsamında sulama imkanlarının arttığı bölgemiz hangisidir?</a:t>
+              <a:t>Hangi deniz, dünyanın en büyük mercan resifi olan 'Büyük Set Resifi'ne ev sahipliği yapar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İç Anadolu Bölgesi</a:t>
+              <a:t>Karayip Denizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneydoğu Anadolu Bölgesi</a:t>
+              <a:t>Mercan Denizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akdeniz Bölgesi</a:t>
+              <a:t>Umman Denizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ege Bölgesi</a:t>
+              <a:t>Sulu Denizi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,111 +19831,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'de zeytin üretiminin en yoğun yapıldığı bölge hangisidir?</a:t>
+              <a:t>Okyanus akıntılarını yönlendiren ve deniz suyunun tuzluluk oranındaki farklılıklardan kaynaklanan sisteme ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19943,57 +19943,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Doğu Anadolu Bölgesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Termohalin döngüsü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İç Anadolu Bölgesi</a:t>
+              <a:t>El Niño akıntısı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,111 +20185,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karadeniz Bölgesi</a:t>
+              <a:t>Coriolis etkisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ege Bölgesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gelgit etkisi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tuz Gölü, Türkiye'nin hangi coğrafi bölgesinde yer almaktadır?</a:t>
+              <a:t>Dünyanın en büyük adası olan Grönland, hangi iki okyanus arasında yer alır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,111 +20692,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Akdeniz Bölgesi</a:t>
+              <a:t>Hint ve Büyük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20804,117 +20804,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Marmara Bölgesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atlas ve Arktik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20922,57 +20922,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İç Anadolu Bölgesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Büyük ve Atlas</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doğu Anadolu Bölgesi</a:t>
+              <a:t>Arktik ve Hint</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'nin en uzun akarsuyu olan Kızılırmak hangi bölgemizden doğar?</a:t>
+              <a:t>Kuzey Kutbu'nu çevreleyen ve yılın büyük bölümünde buzla kaplı olan okyanus hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,111 +21435,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneydoğu Anadolu Bölgesi</a:t>
+              <a:t>Büyük Okyanus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,117 +21547,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Marmara Bölgesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Arktik Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21665,57 +21665,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Karadeniz Bölgesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Atlas Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ege Bölgesi</a:t>
+              <a:t>Güney Okyanusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güney Amerika'nın batı kıyısı boyunca uzanan, dünyanın en uzun kıvrımlı dağ sistemi hangisidir?</a:t>
+              <a:t>Dünyanın en büyük körfezi olarak kabul edilen ve Meksika ile ABD kıyıları arasında bulunan su kütlesi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,111 +22178,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Himalayalar</a:t>
+              <a:t>Hudson Körfezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22290,117 +22290,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Alp Dağları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Meksika Körfezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22408,57 +22408,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>And Dağları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Basra Körfezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kayalık Dağlar</a:t>
+              <a:t>Bengal Körfezi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,111 +22803,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya'da bulunan ve MS 79 yılında Pompeii kentini yok etmesiyle bilinen aktif volkan hangisidir?</a:t>
+              <a:t>Deniz seviyesindeki yükselmelerin temel nedeni olan 'termal genleşme' ne anlama gelir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22915,57 +22915,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Stromboli</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Isınan suyun hacminin artması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Vulcano</a:t>
+              <a:t>Deniz tabanındaki volkanik aktiviteler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,111 +23157,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Etna</a:t>
+              <a:t>Okyanus akıntılarının hızlanması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23269,57 +23269,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Vezüv</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Buzulların erimesi ile tatlı su girişi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,111 +23546,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dünyanın en yüksek zirvesi olan Everest Dağı, hangi dağ silsilesinin bir parçasıdır?</a:t>
+              <a:t>Türkiye'nin en fazla yağış alan ve her mevsim yağışlı olan bölgesi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23658,57 +23658,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hindu Kuş</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Karadeniz Bölgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,111 +23782,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karakurum</a:t>
+              <a:t>Marmara Bölgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23894,57 +23894,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Himalayalar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ege Bölgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Pamir</a:t>
+              <a:t>Akdeniz Bölgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,111 +24289,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kuzey Amerika kıtasının batısında yer alan geniş dağ sistemi hangisidir?</a:t>
+              <a:t>Türkiye'nin yüz ölçümü bakımından en büyük coğrafi bölgesi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24401,117 +24401,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>And Dağları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Doğu Anadolu Bölgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24519,57 +24519,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kayalık Dağlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Akdeniz Bölgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Appalaş Dağları</a:t>
+              <a:t>Güneydoğu Anadolu Bölgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Atlas Dağları</a:t>
+              <a:t>İç Anadolu Bölgesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya'nın sembolü olan ve aktif bir stratovolkan kabul edilen en yüksek dağ hangisidir?</a:t>
+              <a:t>Aşağıdaki illerden hangisi Ege Bölgesi sınırları içerisinde yer almaz?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Unzen</a:t>
+              <a:t>Manisa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fuji Dağı</a:t>
+              <a:t>Burdur</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aso Dağı</a:t>
+              <a:t>Aydın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sakurajima</a:t>
+              <a:t>İzmir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>