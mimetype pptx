--- v0 (2026-08-26)
+++ v1 (2026-10-13)
@@ -513,111 +513,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2006 yılında Nobel Edebiyat Ödülü'nü kazanan ve 'Masumiyet Müzesi' romanıyla tanınan Türk yazar kimdir?</a:t>
+              <a:t>İlyada ve Odysseia destanlarının yazarı kabul edilen antik Yunan ozanı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -625,57 +625,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yaşar Kemal</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Homeros</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ahmet Hamdi Tanpınar</a:t>
+              <a:t>Sofokles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,111 +867,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zülfü Livaneli</a:t>
+              <a:t>Aristoteles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -979,57 +979,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Orhan Pamuk</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Platon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rus asıllı Amerikalı yazar Vladimir Nabokov'un öğrencisi olan ve 1976'da Nobel Edebiyat Ödülü kazanan yazar kimdir?</a:t>
+              <a:t>Savaş ve Barış adlı dev eserin yazarı olan Rus edebiyatçı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,111 +1374,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Patrick White</a:t>
+              <a:t>Puşkin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1486,57 +1486,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Saul Bellow</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Turgenyev</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,111 +1610,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Samuel Beckett</a:t>
+              <a:t>Dostoyevski</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1722,57 +1722,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Heinrich Böll</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Lev Tolstoy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Polonyalı şair ve deneme yazarı Wisława Szymborska, hangi yıl Nobel Edebiyat Ödülü'nü almıştır?</a:t>
+              <a:t>Yabancı adlı romanıyla varoluşçuluk akımını edebiyata taşıyan yazar kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,111 +2117,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1998</a:t>
+              <a:t>Andre Gide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2229,117 +2229,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>1996</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Samuel Beckett</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2347,57 +2347,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>1992</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Albert Camus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1994</a:t>
+              <a:t>Jean-Paul Sartre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İrlandalı oyun yazarı Samuel Beckett, 1969 yılında Nobel Edebiyat Ödülü'nü kazanmıştır. En ünlü oyunu hangisidir?</a:t>
+              <a:t>Moby Dick adlı klasikleşmiş deniz romanının yazarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Krapp'ın Son Bandı</a:t>
+              <a:t>Jack London</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,111 +2978,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oyun Sonu</a:t>
+              <a:t>Mark Twain</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,117 +3090,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Godot'yu Beklerken</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Edgar Allan Poe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3208,57 +3208,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mutlu Günler</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Herman Melville</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ernest Hemingway'in 'Buzdağı Kuramı' olarak bilinen yazım tekniği, metinlerde temel olarak neyi amaçlar?</a:t>
+              <a:t>Antik Yunan'da trajedi türünün en önemli isimlerinden biri olan Kral Oidipus'un yazarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Uzun ve betimleyici cümlelerin kullanımını</a:t>
+              <a:t>Herodot</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,111 +3721,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karakterlerin iç monologlarına odaklanmayı</a:t>
+              <a:t>Aiskhylos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,117 +3833,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Geleneksel mitolojik öğelerin modernleşmesini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sophokles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3951,57 +3951,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Duyguların gizlenip okuyucuya sezdirilmesini</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Euripides</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>F. Scott Fitzgerald'ın 'Muhteşem Gatsby' romanında, Gatsby'nin sürekli izlediği ve ulaşmaya çalıştığı sembol nedir?</a:t>
+              <a:t>Yüzyıllık Yalnızlık kitabıyla Büyülü Gerçekçilik akımını dünyaya tanıtan yazar kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eski bir aile yadigarı yüzük</a:t>
+              <a:t>Isabel Allende</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Beyaz bir at</a:t>
+              <a:t>Mario Vargas Llosa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>New York'un silüetini gösteren bir tablo</a:t>
+              <a:t>Jorge Luis Borges</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İskelenin ucundaki yeşil ışık</a:t>
+              <a:t>Gabriel Garcia Marquez</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modernist Amerikan edebiyatında 'Kayıp Kuşak' (Lost Generation) tabiri ilk olarak kimin tarafından popüler hale getirilmiştir?</a:t>
+              <a:t>İngiliz edebiyatında 'Oliver Twist' ile sosyal eleştiri yapan yazar kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>William Faulkner</a:t>
+              <a:t>Oscar Wilde</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,111 +5207,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ezra Pound</a:t>
+              <a:t>Jane Austen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,117 +5319,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gertrude Stein</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>George Orwell</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5437,57 +5437,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>T.S. Eliot</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Charles Dickens</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hemingway'in İspanya İç Savaşı'nı konu alan ve başkahramanı Robert Jordan olan romanı hangisidir?</a:t>
+              <a:t>2006 yılında Nobel Edebiyat Ödülü'nü kazanan ve 'Masumiyet Müzesi' romanıyla tanınan Türk yazar kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Silahlara Veda</a:t>
+              <a:t>Yaşar Kemal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,111 +5950,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yaşlı Adam ve Deniz</a:t>
+              <a:t>Ahmet Hamdi Tanpınar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6062,117 +6062,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Çanlar Kimin İçin Çalıyor</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zülfü Livaneli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6180,57 +6180,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Güneş de Doğar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Orhan Pamuk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>F. Scott Fitzgerald'ın eserlerinde sıklıkla ele aldığı, 1920'lerin sınırsız eğlence ve tüketim dönemini tanımlayan ifade hangisidir?</a:t>
+              <a:t>Kolombiyalı yazar Gabriel García Márquez, hangi eseriyle Nobel Edebiyat Ödülü'ne giden yolda büyük bir başarı yakalamıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Endüstri Devrimi</a:t>
+              <a:t>Albaya Mektup Yazan Kimse Yok</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,111 +6693,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Büyük Buhran</a:t>
+              <a:t>Kırmızı Pazartesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6805,117 +6805,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Caz Çağı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kolera Günlerinde Aşk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6923,57 +6923,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Aydınlanma Dönemi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yüzyıllık Yalnızlık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,111 +7200,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modernizmin temel özelliklerinden biri olan ve karakterin zihninden geçenlerin doğrudan aktarıldığı teknik hangisidir?</a:t>
+              <a:t>Varoluşçu felsefenin öncülerinden olan ve 1964 yılında Nobel Edebiyat Ödülü'ne layık görülen ancak ödülü reddeden Fransız yazar kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7312,117 +7312,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Mektup roman tekniği</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jean-Paul Sartre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7430,57 +7430,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Bilinç Akışı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Albert Camus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Destansı anlatım</a:t>
+              <a:t>Romain Rolland</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Üçüncü şahıs anlatıcı</a:t>
+              <a:t>André Gide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,111 +7943,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hemingway'in Nobel Edebiyat Ödülü'nü almasında büyük rol oynayan, Santiago adındaki balıkçının hikayesini anlatan eseri hangisidir?</a:t>
+              <a:t>Ernest Hemingway, 1954 yılında Nobel Edebiyat Ödülü'nü kazandığında hangi eseriyle dünya çapında ün kazanmıştı?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8055,57 +8055,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Öğleden Sonra Ölüm</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yaşlı Adam ve Deniz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Paris Bir Şenliktir</a:t>
+              <a:t>Silahlara Veda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,111 +8297,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Afrika'nın Yeşil Tepeleri</a:t>
+              <a:t>Güneş de Doğar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8409,57 +8409,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yaşlı Adam ve Deniz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çanlar Kimin İçin Çalıyor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kolombiyalı yazar Gabriel García Márquez, hangi eseriyle Nobel Edebiyat Ödülü'ne giden yolda büyük bir başarı yakalamıştır?</a:t>
+              <a:t>Orta Çağ edebiyatının en önemli eserlerinden biri olan İlahi Komedya'nın yazarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Albaya Mektup Yazan Kimse Yok</a:t>
+              <a:t>Boccaccio</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kırmızı Pazartesi</a:t>
+              <a:t>Petrarca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kolera Günlerinde Aşk</a:t>
+              <a:t>Machiavelli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yüzyıllık Yalnızlık</a:t>
+              <a:t>Dante Alighieri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,111 +9429,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Muhteşem Gatsby romanının anlatıcısı ve Gatsby'nin komşusu olan karakter kimdir?</a:t>
+              <a:t>İngiliz yazar Doris Lessing, 2007 yılında Nobel Edebiyat Ödülü'nü kazanmıştır. En bilinen eseri aşağıdakilerden hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9541,57 +9541,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tom Buchanan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Altın Defter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,111 +9665,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meyer Wolfsheim</a:t>
+              <a:t>Eski Şehrin Sırrı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9777,57 +9777,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nick Carraway</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yasaklı Anılar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Daisy Buchanan</a:t>
+              <a:t>Karanlıkta Gülümseme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aşağıdaki yazarlardan hangisi 'Kayıp Kuşak' yazarları arasında yer almaz?</a:t>
+              <a:t>2017 Nobel Edebiyat Ödülü'nün sahibi olan, 'Günden Kalanlar' romanı ile tanınan Japon asıllı İngiliz yazar kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>John Dos Passos</a:t>
+              <a:t>Yasunari Kawabata</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>John Steinbeck</a:t>
+              <a:t>Kazuo Ishiguro</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ernest Hemingway</a:t>
+              <a:t>Haruki Murakami</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>F. Scott Fitzgerald</a:t>
+              <a:t>Kenzaburo Oe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fitzgerald'ın, bir film yapımcısının hayatının son dönemlerini anlattığı yarım kalmış son romanı hangisidir?</a:t>
+              <a:t>1998 Nobel Edebiyat Ödülü sahibi Portekizli yazar José Saramago'nun distopik eseri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zarif Gece</a:t>
+              <a:t>İsa'ya Göre İncil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cennetin Bu Yakası</a:t>
+              <a:t>Bütün İsimler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güzel ve Lanetli</a:t>
+              <a:t>Mağara</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Son Tycoon</a:t>
+              <a:t>Körlük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modernist yazarların geleneksel anlatı yapısını reddedip, parçalı ve öznel bir gerçeklik kurmalarının temel sebebi nedir?</a:t>
+              <a:t>Alman edebiyatının dev ismi Thomas Mann, 1929 yılında Nobel Edebiyat Ödülü'nü hangi eseriyle taçlandırmıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,111 +11776,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece şiirsel bir dil yakalama arzusu</a:t>
+              <a:t>Doktor Faustus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11888,57 +11888,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Dünyanın artık parçalanmış ve anlamsız olduğuna dair inanç</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tonio Kröger</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,111 +12012,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Okuyucuyu sıkmamak için kısa yazmak</a:t>
+              <a:t>Venedik'te Ölüm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12124,57 +12124,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Daha fazla ticari başarı elde etmek</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Buddenbrook Ailesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hemingway'in Birinci Dünya Savaşı dönemindeki bir asker ile hemşirenin aşkını anlattığı eseri hangisidir?</a:t>
+              <a:t>2021 Nobel Edebiyat Ödülü'nü kazanan, 'Deniz Kıyısında' ve 'Cennet' gibi eserlerin yazarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,111 +12519,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güneş de Doğar</a:t>
+              <a:t>Wole Soyinka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,57 +12631,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Silahlara Veda</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>J.M. Coetzee</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,111 +12755,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ada'da Adalar</a:t>
+              <a:t>Nagib Mahfuz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12867,57 +12867,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Tehlikeli Yaz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Abdulrazak Gurnah</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dante Alighieri'nin 'İlahi Komedya' adlı eserindeki üç bölümden biri değildir?</a:t>
+              <a:t>Rus asıllı Amerikalı yazar Vladimir Nabokov'un öğrencisi olan ve 1976'da Nobel Edebiyat Ödülü kazanan yazar kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Araf</a:t>
+              <a:t>Patrick White</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Arafat</a:t>
+              <a:t>Saul Bellow</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cehennem</a:t>
+              <a:t>Samuel Beckett</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cennet</a:t>
+              <a:t>Heinrich Böll</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>James Joyce'un 'Ulysses' romanı hangi antik esere bir gönderme niteliğindedir?</a:t>
+              <a:t>Polonyalı şair ve deneme yazarı Wisława Szymborska, hangi yıl Nobel Edebiyat Ödülü'nü almıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,111 +14005,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aeneis</a:t>
+              <a:t>1998</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14117,117 +14117,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İlyada</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1996</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14235,57 +14235,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Odysseia</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1992</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Metamorfozlar</a:t>
+              <a:t>1994</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Franz Kafka'nın 'Dava' adlı romanında yargılanan ana karakter kimdir?</a:t>
+              <a:t>İrlandalı oyun yazarı Samuel Beckett, 1969 yılında Nobel Edebiyat Ödülü'nü kazanmıştır. En ünlü oyunu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,111 +14748,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gregor Samsa</a:t>
+              <a:t>Krapp'ın Son Bandı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14860,117 +14860,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Josef K.</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oyun Sonu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14978,57 +14978,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Raskolnikov</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Godot'yu Beklerken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Meursault</a:t>
+              <a:t>Mutlu Günler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Herman Melville'in 'Moby Dick' romanındaki kaptanın adı nedir?</a:t>
+              <a:t>Ernest Hemingway'in 'Buzdağı Kuramı' olarak bilinen yazım tekniği, metinlerde temel olarak neyi amaçlar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Queequeg</a:t>
+              <a:t>Uzun ve betimleyici cümlelerin kullanımını</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,111 +15609,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ishmael</a:t>
+              <a:t>Karakterlerin iç monologlarına odaklanmayı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15721,117 +15721,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ahab</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Geleneksel mitolojik öğelerin modernleşmesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Starbuck</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Duyguların gizlenip okuyucuya sezdirilmesini</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Albert Camus'nün 'Yabancı' romanı hangi cümleyle başlar?</a:t>
+              <a:t>F. Scott Fitzgerald'ın 'Muhteşem Gatsby' romanında, Gatsby'nin sürekli izlediği ve ulaşmaya çalıştığı sembol nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Zamanın birinde bir adam vardı.</a:t>
+              <a:t>Eski bir aile yadigarı yüzük</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bir sabah uyandığımda kendimi böceğe dönüşmüş buldum.</a:t>
+              <a:t>Beyaz bir at</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mutlu aileler birbirine benzer.</a:t>
+              <a:t>New York'un silüetini gösteren bir tablo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bugün annem öldü.</a:t>
+              <a:t>İskelenin ucundaki yeşil ışık</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Varoluşçu felsefenin öncülerinden olan ve 1964 yılında Nobel Edebiyat Ödülü'ne layık görülen ancak ödülü reddeden Fransız yazar kimdir?</a:t>
+              <a:t>Rönesans döneminin en ünlü oyun yazarı olan 'Hamlet'in yaratıcısı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jean-Paul Sartre</a:t>
+              <a:t>William Shakespeare</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Albert Camus</a:t>
+              <a:t>Goethe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Romain Rolland</a:t>
+              <a:t>Moliere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>André Gide</a:t>
+              <a:t>Victor Hugo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Virginia Woolf'un 'Mrs. Dalloway' romanı kaç saatlik bir süreci anlatır?</a:t>
+              <a:t>Modernist Amerikan edebiyatında 'Kayıp Kuşak' (Lost Generation) tabiri ilk olarak kimin tarafından popüler hale getirilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,111 +17720,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>12 saat</a:t>
+              <a:t>William Faulkner</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17832,117 +17832,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>24 saat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ezra Pound</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17950,57 +17950,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>72 saat</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Gertrude Stein</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>48 saat</a:t>
+              <a:t>T.S. Eliot</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Victor Hugo'nun 'Sefiller' romanında Jean Valjean'ın peşindeki müfettiş kimdir?</a:t>
+              <a:t>Hemingway'in İspanya İç Savaşı'nı konu alan ve başkahramanı Robert Jordan olan romanı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,111 +18463,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marius</a:t>
+              <a:t>Silahlara Veda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18575,117 +18575,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Javert</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yaşlı Adam ve Deniz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18693,57 +18693,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Thénardier</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Çanlar Kimin İçin Çalıyor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Enjolras</a:t>
+              <a:t>Güneş de Doğar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lev Tolstoy'un 'Anna Karenina' romanı nerede geçer?</a:t>
+              <a:t>F. Scott Fitzgerald'ın eserlerinde sıklıkla ele aldığı, 1920'lerin sınırsız eğlence ve tüketim dönemini tanımlayan ifade hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avusturya</a:t>
+              <a:t>Endüstri Devrimi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,111 +19324,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa</a:t>
+              <a:t>Büyük Buhran</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19436,117 +19436,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Almanya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Caz Çağı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19554,57 +19554,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Rusya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Aydınlanma Dönemi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>T.S. Eliot'ın 'Çorak Ülke' adlı uzun şiiri hangi edebi akımın başyapıtıdır?</a:t>
+              <a:t>Modernizmin temel özelliklerinden biri olan ve karakterin zihninden geçenlerin doğrudan aktarıldığı teknik hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Realizm</a:t>
+              <a:t>Mektup roman tekniği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Modernizm</a:t>
+              <a:t>Bilinç Akışı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Romantizm</a:t>
+              <a:t>Destansı anlatım</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Natüralizm</a:t>
+              <a:t>Üçüncü şahıs anlatıcı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,111 +20574,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gabriel Garcia Marquez'in 'Yüzyıllık Yalnızlık' eserindeki kurgusal kasaba hangisidir?</a:t>
+              <a:t>Hemingway'in Nobel Edebiyat Ödülü'nü almasında büyük rol oynayan, Santiago adındaki balıkçının hikayesini anlatan eseri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20686,57 +20686,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Macondo</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Öğleden Sonra Ölüm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Santa Maria</a:t>
+              <a:t>Paris Bir Şenliktir</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,111 +20928,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Comala</a:t>
+              <a:t>Afrika'nın Yeşil Tepeleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21040,57 +21040,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yoknapatawpha</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Yaşlı Adam ve Deniz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>William Faulkner'ın 'Ses ve Öfke' romanı hangi aileyi konu alır?</a:t>
+              <a:t>Muhteşem Gatsby romanının anlatıcısı ve Gatsby'nin komşusu olan karakter kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,111 +21435,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bovaryler</a:t>
+              <a:t>Tom Buchanan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21547,117 +21547,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Compsonlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Meyer Wolfsheim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21665,57 +21665,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Buddenbrooklar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Nick Carraway</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karamazovlar</a:t>
+              <a:t>Daisy Buchanan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Marcel Proust'un 'Kayıp Zamanın İzinde' serisinin ilk kitabı hangisidir?</a:t>
+              <a:t>Aşağıdaki yazarlardan hangisi 'Kayıp Kuşak' yazarları arasında yer almaz?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çiçek Açmış Genç Kızların Gölgesinde</a:t>
+              <a:t>John Dos Passos</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Swann'ların Tarafı</a:t>
+              <a:t>John Steinbeck</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sodom ve Gomorra</a:t>
+              <a:t>Ernest Hemingway</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Guermantes Tarafı</a:t>
+              <a:t>F. Scott Fitzgerald</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Samuel Beckett'in 'Godot'yu Beklerken' oyununda Godot gelir mi?</a:t>
+              <a:t>Fitzgerald'ın, bir film yapımcısının hayatının son dönemlerini anlattığı yarım kalmış son romanı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,111 +22921,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gelir</a:t>
+              <a:t>Zarif Gece</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23033,57 +23033,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Gelmez</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cennetin Bu Yakası</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,111 +23157,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Haber gönderir</a:t>
+              <a:t>Güzel ve Lanetli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23269,57 +23269,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sonda gelir</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Son Tycoon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oscar Wilde'ın tek romanı hangisidir?</a:t>
+              <a:t>Modernist yazarların geleneksel anlatı yapısını reddedip, parçalı ve öznel bir gerçeklik kurmalarının temel sebebi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İdeal Bir Koca</a:t>
+              <a:t>Sadece şiirsel bir dil yakalama arzusu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dorian Gray'in Portresi</a:t>
+              <a:t>Dünyanın artık parçalanmış ve anlamsız olduğuna dair inanç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ciddi Olmanın Önemi</a:t>
+              <a:t>Okuyucuyu sıkmamak için kısa yazmak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Salome</a:t>
+              <a:t>Daha fazla ticari başarı elde etmek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jane Austen'ın 'Aşk ve Gurur' romanındaki baş karakter kimdir?</a:t>
+              <a:t>Hemingway'in Birinci Dünya Savaşı dönemindeki bir asker ile hemşirenin aşkını anlattığı eseri hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,111 +24407,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fanny Price</a:t>
+              <a:t>Güneş de Doğar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24519,117 +24519,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Emma Woodhouse</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Silahlara Veda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24637,57 +24637,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Elizabeth Bennet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ada'da Adalar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elinor Dashwood</a:t>
+              <a:t>Tehlikeli Yaz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,111 +25032,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ernest Hemingway, 1954 yılında Nobel Edebiyat Ödülü'nü kazandığında hangi eseriyle dünya çapında ün kazanmıştı?</a:t>
+              <a:t>Don Kişot adlı eseriyle modern romanın öncüsü sayılan yazar kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25144,57 +25144,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yaşlı Adam ve Deniz</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tolstoy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,111 +25268,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Silahlara Veda</a:t>
+              <a:t>Dostoyevski</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,57 +25380,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Güneş de Doğar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Miguel de Cervantes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çanlar Kimin İçin Çalıyor</a:t>
+              <a:t>Lope de Vega</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Suç ve Ceza romanının yazarı kimdir?</a:t>
+              <a:t>Dante Alighieri'nin 'İlahi Komedya' adlı eserindeki üç bölümden biri değildir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Gogol</a:t>
+              <a:t>Araf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Dostoyevski</a:t>
+              <a:t>Arafat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tolstoy</a:t>
+              <a:t>Cehennem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Turgenyev</a:t>
+              <a:t>Cennet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiliz yazar Doris Lessing, 2007 yılında Nobel Edebiyat Ödülü'nü kazanmıştır. En bilinen eseri aşağıdakilerden hangisidir?</a:t>
+              <a:t>19. yüzyılda Fransız edebiyatını etkileyen, Sefiller kitabının yazarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altın Defter</a:t>
+              <a:t>Victor Hugo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eski Şehrin Sırrı</a:t>
+              <a:t>Gustave Flaubert</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yasaklı Anılar</a:t>
+              <a:t>Emile Zola</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Karanlıkta Gülümseme</a:t>
+              <a:t>Stendhal</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2017 Nobel Edebiyat Ödülü'nün sahibi olan, 'Günden Kalanlar' romanı ile tanınan Japon asıllı İngiliz yazar kimdir?</a:t>
+              <a:t>Suç ve Ceza adlı dünya klasiğinin yazarı Rus yazar kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yasunari Kawabata</a:t>
+              <a:t>Tolstoy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kazuo Ishiguro</a:t>
+              <a:t>Dostoyevski</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Haruki Murakami</a:t>
+              <a:t>Çehov</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kenzaburo Oe</a:t>
+              <a:t>Gogol</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1998 Nobel Edebiyat Ödülü sahibi Portekizli yazar José Saramago'nun distopik eseri hangisidir?</a:t>
+              <a:t>Aydınlanma Çağı'nda 'Candide' eseriyle tanınan Fransız düşünür kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsa'ya Göre İncil</a:t>
+              <a:t>Rousseau</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bütün İsimler</a:t>
+              <a:t>Montesquieu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Mağara</a:t>
+              <a:t>Diderot</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Körlük</a:t>
+              <a:t>Voltaire</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alman edebiyatının dev ismi Thomas Mann, 1929 yılında Nobel Edebiyat Ödülü'nü hangi eseriyle taçlandırmıştır?</a:t>
+              <a:t>Alman edebiyatının en önemli figürü sayılan 'Faust'un yazarı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Doktor Faustus</a:t>
+              <a:t>Kafka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,111 +28983,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Tonio Kröger</a:t>
+              <a:t>Mann</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29095,117 +29095,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Venedik'te Ölüm</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Goethe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29213,57 +29213,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Buddenbrook Ailesi</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Schiller</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2021 Nobel Edebiyat Ödülü'nü kazanan, 'Deniz Kıyısında' ve 'Cennet' gibi eserlerin yazarı kimdir?</a:t>
+              <a:t>Dönüşüm adlı eseriyle modern edebiyatın en özgün yazarlarından biri kabul edilen isim kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Wole Soyinka</a:t>
+              <a:t>Albert Camus</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>J.M. Coetzee</a:t>
+              <a:t>Virginia Woolf</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nagib Mahfuz</a:t>
+              <a:t>James Joyce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Abdulrazak Gurnah</a:t>
+              <a:t>Franz Kafka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>