--- v0 (2026-08-25)
+++ v1 (2026-10-26)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision Şarkı Yarışması'nı en çok kazanan ülke hangisidir?</a:t>
+              <a:t>Türkiye'nin Eurovision'da kazandığı tek birincilik hangi şarkı ile gelmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,51 +631,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsveç</a:t>
+              <a:t>Düm Tek Tek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -749,51 +749,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa</a:t>
+              <a:t>Everyway That I Can</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,51 +867,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiltere</a:t>
+              <a:t>Shake It Up Şekerim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -985,51 +985,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İrlanda</a:t>
+              <a:t>Dinle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision tarihinde 'Null Points' (sıfır puan) alan bir ülkenin aldığı puana ne denir?</a:t>
+              <a:t>Eurovision'un en ikonik kazananlarından olan 'Rise Like a Phoenix' hangi sanatçıya aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,51 +1374,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boş</a:t>
+              <a:t>Loreen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1492,51 +1492,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sıfır</a:t>
+              <a:t>Netta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,51 +1610,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hata</a:t>
+              <a:t>Måns Zelmerlöw</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1728,51 +1728,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nil</a:t>
+              <a:t>Conchita Wurst</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İrlanda, Eurovision tarihinde toplam kaç kez birinci olmuştur?</a:t>
+              <a:t>Eurovision Şarkı Yarışması'nı en çok kazanan ülke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>İsveç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>9</a:t>
+              <a:t>İngiltere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>7</a:t>
+              <a:t>İrlanda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,51 +2742,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da bir şarkının süresi en fazla kaç dakika olmalıdır?</a:t>
+              <a:t>Eurovision tarihinde ilk kez 1956 yılında yarışma hangi ülkede düzenlenmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2860,51 +2860,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>İsviçre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,51 +3096,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3214,51 +3214,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>İtalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,51 +3485,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision tarihinde en yüksek puanla kazanan sanatçı kimdir?</a:t>
+              <a:t>1974 yılında 'Waterloo' şarkısıyla yarışmayı kazanan efsanevi grup hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3603,51 +3603,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jamala</a:t>
+              <a:t>ABBA</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,51 +3721,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Måneskin</a:t>
+              <a:t>Boney M</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3839,51 +3839,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Duncan Laurence</a:t>
+              <a:t>The Beatles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Salvador Sobral</a:t>
+              <a:t>Queen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yarışmanın ilk kazanan ülkesi hangisidir?</a:t>
+              <a:t>Eurovision'da bugüne kadar en çok birinciliği bulunan sanatçı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa</a:t>
+              <a:t>Alexander Rybak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsviçre</a:t>
+              <a:t>Johnny Logan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya</a:t>
+              <a:t>Loreen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hollanda</a:t>
+              <a:t>Celine Dion</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da sahneye çıkan bir sanatçı sahnede en fazla kaç kişi olabilir?</a:t>
+              <a:t>Eurovision tarihinde üst üste iki kez kazanan tek kadın sanatçı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,51 +5089,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>8</a:t>
+              <a:t>Helena Paparizou</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5207,51 +5207,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>6</a:t>
+              <a:t>Lena</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5325,51 +5325,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>Loreen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10</a:t>
+              <a:t>Conchita Wurst</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da ülkelerin birbirine verdiği puanları açıklayan kişiye ne denir?</a:t>
+              <a:t>Türkiye, Eurovision'da ilk ve tek birinciliğini hangi yıl elde etmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,51 +5832,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jüri başkanı</a:t>
+              <a:t>2001</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5950,51 +5950,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Oylama sözcüsü</a:t>
+              <a:t>2003</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,51 +6068,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spiker</a:t>
+              <a:t>2009</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6186,51 +6186,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sunucu</a:t>
+              <a:t>2005</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da final öncesi yapılan eleme turlarına ne ad verilir?</a:t>
+              <a:t>Türkiye'ye birinciliği getiren 'Everyway That I Can' şarkısını kim seslendirmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,51 +6575,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Final</a:t>
+              <a:t>Hadise</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6693,51 +6693,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yarı final</a:t>
+              <a:t>Hande Yener</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6811,51 +6811,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Grup aşaması</a:t>
+              <a:t>Sertab Erener</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çeyrek final</a:t>
+              <a:t>Şebnem Paker</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,51 +7200,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yarışmada en yüksek puanı ifade eden '12 puan'ın İngilizcesi nedir?</a:t>
+              <a:t>Eurovision'da yarışan ülkeler arasında en çok katılım sağlayan ülke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7318,51 +7318,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Max points</a:t>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Top points</a:t>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,51 +7554,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Golden points</a:t>
+              <a:t>İngiltere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7672,51 +7672,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Twelve points</a:t>
+              <a:t>İtalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da yarışan ülkelerin bağlı olduğu yayın birliği hangisidir?</a:t>
+              <a:t>Hangi ülke Eurovision'da hiç yarışmamıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>BBC</a:t>
+              <a:t>Azerbaycan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>UNICEF</a:t>
+              <a:t>Avustralya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>UNESCO</a:t>
+              <a:t>İsrail</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>EBU</a:t>
+              <a:t>Japonya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,51 +8686,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision tarihinde ilk kez 1956 yılında yarışma hangi ülkede düzenlenmiştir?</a:t>
+              <a:t>Sertab Erener'in birinci olduğu yıl yarışma nerede düzenlenmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8804,51 +8804,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsviçre</a:t>
+              <a:t>Tallinn</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8922,51 +8922,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya</a:t>
+              <a:t>Riga</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa</a:t>
+              <a:t>Atina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya</a:t>
+              <a:t>İstanbul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yarışmada puanların dağılımında halk oylaması ile neyin ortalaması alınır?</a:t>
+              <a:t>Eurovision tarihinde 'Null Points' (sıfır puan) alan bir ülkenin aldığı puana ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,51 +9547,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Seyirci oyları</a:t>
+              <a:t>Boş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9665,51 +9665,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eski kazananlar</a:t>
+              <a:t>Sıfır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,51 +9783,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sunucu oyları</a:t>
+              <a:t>Hata</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9901,51 +9901,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jüri oyları</a:t>
+              <a:t>Nil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yarışmanın kurallarına göre şarkıların dili ne olmalıdır?</a:t>
+              <a:t>İrlanda, Eurovision tarihinde toplam kaç kez birinci olmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece yerel dil</a:t>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Fransızca</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece İngilizce</a:t>
+              <a:t>9</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serbest</a:t>
+              <a:t>7</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,51 +10915,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da bir ülkenin doğrudan finale katılan 5 ana ülkesine ne denir?</a:t>
+              <a:t>Eurovision'da bir şarkının süresi en fazla kaç dakika olmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11033,51 +11033,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Big Five</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Winners</a:t>
+              <a:t>2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,51 +11269,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Finalists</a:t>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11387,51 +11387,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Main Group</a:t>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da puanlar okunurken kullanılan 'Douze Points' ifadesi hangi dildedir?</a:t>
+              <a:t>Eurovision tarihinde en yüksek puanla kazanan sanatçı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İspanyolca</a:t>
+              <a:t>Jamala</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,51 +11894,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalyanca</a:t>
+              <a:t>Måneskin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12012,51 +12012,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngilizce</a:t>
+              <a:t>Duncan Laurence</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12130,51 +12130,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransızca</a:t>
+              <a:t>Salvador Sobral</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da şarkıların canlı söylenmesi zorunlu mudur?</a:t>
+              <a:t>Yarışmanın ilk kazanan ülkesi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,51 +12519,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece nakarat</a:t>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12637,51 +12637,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sanatçıya bağlı</a:t>
+              <a:t>İsviçre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12755,51 +12755,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evet</a:t>
+              <a:t>İtalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayır</a:t>
+              <a:t>Hollanda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,51 +13144,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da ülkelerin katılımını belirleyen temel kriter nedir?</a:t>
+              <a:t>Eurovision'da sahneye çıkan bir sanatçı sahnede en fazla kaç kişi olabilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13262,51 +13262,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>EBU üyeliği</a:t>
+              <a:t>8</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13380,51 +13380,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Coğrafi konum</a:t>
+              <a:t>6</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nüfus büyüklüğü</a:t>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekonomi</a:t>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,51 +13887,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yarışma sırasında sahnede canlı enstrüman çalınabilir mi?</a:t>
+              <a:t>Eurovision'da ülkelerin birbirine verdiği puanları açıklayan kişiye ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14005,51 +14005,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayır</a:t>
+              <a:t>Jüri başkanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14123,51 +14123,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece piyano</a:t>
+              <a:t>Oylama sözcüsü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evet</a:t>
+              <a:t>Spiker</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece gitar</a:t>
+              <a:t>Sunucu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da her ülkenin puanlarını açıklarken söylediği ilk cümle genellikle nedir?</a:t>
+              <a:t>Eurovision'da final öncesi yapılan eleme turlarına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Good evening</a:t>
+              <a:t>Final</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hello Europe</a:t>
+              <a:t>Yarı final</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Welcome</a:t>
+              <a:t>Grup aşaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Listen to us</a:t>
+              <a:t>Çeyrek final</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da kazanan ülkeye ne verilir?</a:t>
+              <a:t>Yarışmada en yüksek puanı ifade eden '12 puan'ın İngilizcesi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,51 +15491,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kupa</a:t>
+              <a:t>Max points</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15609,51 +15609,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cam mikrofon</a:t>
+              <a:t>Top points</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,51 +15727,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altın madalya</a:t>
+              <a:t>Golden points</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15845,51 +15845,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Plaket</a:t>
+              <a:t>Twelve points</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da oylama sonucunda en az puanı alan ülkeye ne denir?</a:t>
+              <a:t>Eurovision'da yarışan ülkelerin bağlı olduğu yayın birliği hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elendi</a:t>
+              <a:t>BBC</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Başarısız</a:t>
+              <a:t>UNICEF</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaybeden</a:t>
+              <a:t>UNESCO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sonuncu</a:t>
+              <a:t>EBU</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1974 yılında 'Waterloo' şarkısıyla yarışmayı kazanan efsanevi grup hangisidir?</a:t>
+              <a:t>Türkiye'yi 'Dinle' şarkısıyla temsil eden sanatçı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABBA</a:t>
+              <a:t>Şebnem Paker</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boney M</a:t>
+              <a:t>Hadise</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The Beatles</a:t>
+              <a:t>Athena</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Queen</a:t>
+              <a:t>Sertab Erener</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,51 +17602,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da yarışmacıların yaş sınırı en az kaçtır?</a:t>
+              <a:t>Yarışmada puanların dağılımında halk oylaması ile neyin ortalaması alınır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17720,51 +17720,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>16</a:t>
+              <a:t>Seyirci oyları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>18</a:t>
+              <a:t>Eski kazananlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,51 +17956,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>21</a:t>
+              <a:t>Sunucu oyları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18074,51 +18074,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>14</a:t>
+              <a:t>Jüri oyları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2024 Eurovision Şarkı Yarışması hangi ülkede düzenlenmiştir?</a:t>
+              <a:t>Yarışmanın kurallarına göre şarkıların dili ne olmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Norveç</a:t>
+              <a:t>Sadece yerel dil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsviçre</a:t>
+              <a:t>Sadece Fransızca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Danimarka</a:t>
+              <a:t>Sadece İngilizce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsveç</a:t>
+              <a:t>Serbest</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,51 +19088,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2024 yılında Eurovision'u kazanan sanatçı kimdir?</a:t>
+              <a:t>Eurovision'da bir ülkenin doğrudan finale katılan 5 ana ülkesine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19206,51 +19206,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Joost Klein</a:t>
+              <a:t>Big Five</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19324,51 +19324,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nemo</a:t>
+              <a:t>Winners</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Slimane</a:t>
+              <a:t>Finalists</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baby Lasagna</a:t>
+              <a:t>Main Group</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2023 yılında Eurovision'u kazanan İsveçli sanatçı kimdir?</a:t>
+              <a:t>Eurovision'da puanlar okunurken kullanılan 'Douze Points' ifadesi hangi dildedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,51 +19949,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eric Saade</a:t>
+              <a:t>İspanyolca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20067,51 +20067,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Loreen</a:t>
+              <a:t>İtalyanca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,51 +20185,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Måns Zelmerlöw</a:t>
+              <a:t>İngilizce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20303,51 +20303,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Malena Ernman</a:t>
+              <a:t>Fransızca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2025 Eurovision Şarkı Yarışması nerede düzenlenecektir?</a:t>
+              <a:t>Eurovision'da şarkıların canlı söylenmesi zorunlu mudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Malmö</a:t>
+              <a:t>Sadece nakarat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,51 +20810,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Liverpool</a:t>
+              <a:t>Sanatçıya bağlı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20928,51 +20928,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Viyana</a:t>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21046,51 +21046,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Basel</a:t>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,51 +21317,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Son yıllarda yarışmaya katılan ve Avrupa dışından gelen ülke hangisidir?</a:t>
+              <a:t>Eurovision'da ülkelerin katılımını belirleyen temel kriter nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21435,51 +21435,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kanada</a:t>
+              <a:t>EBU üyeliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeni Zelanda</a:t>
+              <a:t>Coğrafi konum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,51 +21671,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güney Afrika</a:t>
+              <a:t>Nüfus büyüklüğü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21789,51 +21789,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avustralya</a:t>
+              <a:t>Ekonomi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,51 +22060,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision 2024'te 'The Code' şarkısıyla birinci olan ülke hangisidir?</a:t>
+              <a:t>Yarışma sırasında sahnede canlı enstrüman çalınabilir mi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22178,51 +22178,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hırvatistan</a:t>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ukrayna</a:t>
+              <a:t>Sadece piyano</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,51 +22414,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya</a:t>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22532,51 +22532,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsviçre</a:t>
+              <a:t>Sadece gitar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Måneskin grubu hangi yıl Eurovision'u kazanmıştır?</a:t>
+              <a:t>Eurovision'da her ülkenin puanlarını açıklarken söylediği ilk cümle genellikle nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,51 +22921,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2022</a:t>
+              <a:t>Good evening</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23039,51 +23039,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2023</a:t>
+              <a:t>Hello Europe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23157,51 +23157,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2021</a:t>
+              <a:t>Welcome</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2019</a:t>
+              <a:t>Listen to us</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,51 +23546,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da son dönemde oylama sisteminde yapılan en büyük değişiklik nedir?</a:t>
+              <a:t>Eurovision'da kazanan ülkeye ne verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23664,51 +23664,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Halk oylamasının artması</a:t>
+              <a:t>Kupa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23782,51 +23782,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece jüri</a:t>
+              <a:t>Cam mikrofon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jürinin kaldırılması</a:t>
+              <a:t>Altın madalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece internet oyu</a:t>
+              <a:t>Plaket</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2022 Eurovision'u 'Stefania' şarkısı ile kazanan ülke hangisidir?</a:t>
+              <a:t>Eurovision'da oylama sonucunda en az puanı alan ülkeye ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya</a:t>
+              <a:t>Elendi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,51 +24525,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiltere</a:t>
+              <a:t>Başarısız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24643,51 +24643,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ukrayna</a:t>
+              <a:t>Kaybeden</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24761,51 +24761,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İspanya</a:t>
+              <a:t>Sonuncu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da bugüne kadar en çok birinciliği bulunan sanatçı hangisidir?</a:t>
+              <a:t>Eurovision tarihinin en başarılı sanatçılarından olan ABBA hangi ülkeyi temsil etmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,51 +25150,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alexander Rybak</a:t>
+              <a:t>Norveç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25268,51 +25268,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Johnny Logan</a:t>
+              <a:t>Finlandiya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25386,51 +25386,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Loreen</a:t>
+              <a:t>İsveç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Celine Dion</a:t>
+              <a:t>Danimarka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da 2024 yılında yarışma dışı bırakılan ülkelerden biri hangisidir?</a:t>
+              <a:t>Eurovision'da yarışmacıların yaş sınırı en az kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hollanda</a:t>
+              <a:t>16</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye</a:t>
+              <a:t>18</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Macaristan</a:t>
+              <a:t>21</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rusya</a:t>
+              <a:t>14</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision tarihinde üst üste iki kez kazanan tek kadın sanatçı kimdir?</a:t>
+              <a:t>Türkiye'nin 2004 yılında 'For Real' şarkısı ile katılan grubu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,51 +26636,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Helena Paparizou</a:t>
+              <a:t>Mor ve Ötesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26754,51 +26754,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Lena</a:t>
+              <a:t>Athena</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26872,51 +26872,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Loreen</a:t>
+              <a:t>maNga</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Conchita Wurst</a:t>
+              <a:t>Yüksek Sadakat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye, Eurovision'da ilk ve tek birinciliğini hangi yıl elde etmiştir?</a:t>
+              <a:t>Eurovision'da 'Waterloo' şarkısı ile dünya çapında ün kazanan grup hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2001</a:t>
+              <a:t>Boney M</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,51 +27497,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2003</a:t>
+              <a:t>Bee Gees</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27615,51 +27615,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2009</a:t>
+              <a:t>ABBA</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27733,51 +27733,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2005</a:t>
+              <a:t>Queen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'ye birinciliği getiren 'Everyway That I Can' şarkısını kim seslendirmiştir?</a:t>
+              <a:t>Türkiye 2010 yılında hangi grup ile ikinci olmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,51 +28122,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hadise</a:t>
+              <a:t>Athena</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28240,51 +28240,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hande Yener</a:t>
+              <a:t>maNga</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28358,51 +28358,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sertab Erener</a:t>
+              <a:t>Mor ve Ötesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şebnem Paker</a:t>
+              <a:t>Can Bonomo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da yarışan ülkeler arasında en çok katılım sağlayan ülke hangisidir?</a:t>
+              <a:t>Eurovision'da ilk kez 12 puan sistemine hangi yıl geçilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya</a:t>
+              <a:t>1975</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa</a:t>
+              <a:t>1970</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiltere</a:t>
+              <a:t>1985</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya</a:t>
+              <a:t>1980</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,51 +29490,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi ülke Eurovision'da hiç yarışmamıştır?</a:t>
+              <a:t>Türkiye'nin 2009 yılında 'Düm Tek Tek' ile kaçıncı olduğu bilinmektedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29608,51 +29608,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Azerbaycan</a:t>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avustralya</a:t>
+              <a:t>1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,51 +29844,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsrail</a:t>
+              <a:t>7</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29962,51 +29962,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Japonya</a:t>
+              <a:t>9</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>