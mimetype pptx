--- v0 (2026-08-25)
+++ v1 (2026-10-26)
@@ -513,51 +513,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision Şarkı Yarışması'nı en çok kazanan ülke hangisidir?</a:t>
+              <a:t>Türkiye'nin Eurovision'da kazandığı tek birincilik hangi şarkı ile gelmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -631,111 +631,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsveç</a:t>
+              <a:t>Düm Tek Tek</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -743,57 +743,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fransa</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Everyway That I Can</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -867,111 +867,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiltere</a:t>
+              <a:t>Shake It Up Şekerim</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -979,57 +979,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İrlanda</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Dinle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1256,51 +1256,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision tarihinde 'Null Points' (sıfır puan) alan bir ülkenin aldığı puana ne denir?</a:t>
+              <a:t>Eurovision'un en ikonik kazananlarından olan 'Rise Like a Phoenix' hangi sanatçıya aittir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1374,111 +1374,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boş</a:t>
+              <a:t>Loreen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1486,57 +1486,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sıfır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Netta</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1610,111 +1610,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hata</a:t>
+              <a:t>Måns Zelmerlöw</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1722,57 +1722,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nil</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Conchita Wurst</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -1999,51 +1999,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İrlanda, Eurovision tarihinde toplam kaç kez birinci olmuştur?</a:t>
+              <a:t>Eurovision Şarkı Yarışması'nı en çok kazanan ülke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2117,51 +2117,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>İsveç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2235,51 +2235,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>5</a:t>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2353,51 +2353,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>9</a:t>
+              <a:t>İngiltere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2471,51 +2471,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>7</a:t>
+              <a:t>İrlanda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2742,111 +2742,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da bir şarkının süresi en fazla kaç dakika olmalıdır?</a:t>
+              <a:t>Eurovision tarihinde ilk kez 1956 yılında yarışma hangi ülkede düzenlenmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2854,57 +2854,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>5</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İsviçre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -2978,51 +2978,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2</a:t>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3096,111 +3096,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3208,57 +3208,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>3</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İtalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3485,111 +3485,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision tarihinde en yüksek puanla kazanan sanatçı kimdir?</a:t>
+              <a:t>1974 yılında 'Waterloo' şarkısıyla yarışmayı kazanan efsanevi grup hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3597,57 +3597,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jamala</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ABBA</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3721,111 +3721,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Måneskin</a:t>
+              <a:t>Boney M</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3833,57 +3833,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Duncan Laurence</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>The Beatles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -3957,51 +3957,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Salvador Sobral</a:t>
+              <a:t>Queen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4228,51 +4228,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yarışmanın ilk kazanan ülkesi hangisidir?</a:t>
+              <a:t>Eurovision'da bugüne kadar en çok birinciliği bulunan sanatçı hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4346,51 +4346,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa</a:t>
+              <a:t>Alexander Rybak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4464,51 +4464,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsviçre</a:t>
+              <a:t>Johnny Logan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4582,51 +4582,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya</a:t>
+              <a:t>Loreen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4700,51 +4700,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hollanda</a:t>
+              <a:t>Celine Dion</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4971,51 +4971,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da sahneye çıkan bir sanatçı sahnede en fazla kaç kişi olabilir?</a:t>
+              <a:t>Eurovision tarihinde üst üste iki kez kazanan tek kadın sanatçı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5089,111 +5089,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>8</a:t>
+              <a:t>Helena Paparizou</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5201,117 +5201,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>6</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Lena</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5319,57 +5319,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>4</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Loreen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5443,51 +5443,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>10</a:t>
+              <a:t>Conchita Wurst</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5714,51 +5714,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da ülkelerin birbirine verdiği puanları açıklayan kişiye ne denir?</a:t>
+              <a:t>Türkiye, Eurovision'da ilk ve tek birinciliğini hangi yıl elde etmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5832,111 +5832,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jüri başkanı</a:t>
+              <a:t>2001</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5944,57 +5944,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Oylama sözcüsü</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2003</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6068,111 +6068,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Spiker</a:t>
+              <a:t>2009</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6180,57 +6180,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sunucu</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2005</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6457,51 +6457,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da final öncesi yapılan eleme turlarına ne ad verilir?</a:t>
+              <a:t>Türkiye'ye birinciliği getiren 'Everyway That I Can' şarkısını kim seslendirmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6575,111 +6575,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Final</a:t>
+              <a:t>Hadise</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6687,117 +6687,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Yarı final</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hande Yener</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6805,57 +6805,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Grup aşaması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sertab Erener</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6929,51 +6929,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Çeyrek final</a:t>
+              <a:t>Şebnem Paker</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7200,111 +7200,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yarışmada en yüksek puanı ifade eden '12 puan'ın İngilizcesi nedir?</a:t>
+              <a:t>Eurovision'da yarışan ülkeler arasında en çok katılım sağlayan ülke hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7312,57 +7312,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Max points</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Almanya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7436,51 +7436,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Top points</a:t>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7554,111 +7554,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Golden points</a:t>
+              <a:t>İngiltere</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7666,57 +7666,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Twelve points</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İtalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7943,51 +7943,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da yarışan ülkelerin bağlı olduğu yayın birliği hangisidir?</a:t>
+              <a:t>Hangi ülke Eurovision'da hiç yarışmamıştır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8061,51 +8061,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>BBC</a:t>
+              <a:t>Azerbaycan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8179,51 +8179,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>UNICEF</a:t>
+              <a:t>Avustralya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8297,51 +8297,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>UNESCO</a:t>
+              <a:t>İsrail</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8415,51 +8415,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>EBU</a:t>
+              <a:t>Japonya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8686,111 +8686,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision tarihinde ilk kez 1956 yılında yarışma hangi ülkede düzenlenmiştir?</a:t>
+              <a:t>Sertab Erener'in birinci olduğu yıl yarışma nerede düzenlenmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8798,117 +8798,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İsviçre</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tallinn</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8916,57 +8916,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Almanya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Riga</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9040,51 +9040,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa</a:t>
+              <a:t>Atina</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9158,51 +9158,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya</a:t>
+              <a:t>İstanbul</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9429,51 +9429,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yarışmada puanların dağılımında halk oylaması ile neyin ortalaması alınır?</a:t>
+              <a:t>Eurovision tarihinde 'Null Points' (sıfır puan) alan bir ülkenin aldığı puana ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9547,111 +9547,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Seyirci oyları</a:t>
+              <a:t>Boş</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9659,57 +9659,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Eski kazananlar</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sıfır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9783,111 +9783,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sunucu oyları</a:t>
+              <a:t>Hata</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9895,57 +9895,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Jüri oyları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Nil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10172,51 +10172,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yarışmanın kurallarına göre şarkıların dili ne olmalıdır?</a:t>
+              <a:t>İrlanda, Eurovision tarihinde toplam kaç kez birinci olmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10290,51 +10290,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece yerel dil</a:t>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10408,51 +10408,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece Fransızca</a:t>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10526,51 +10526,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece İngilizce</a:t>
+              <a:t>9</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10644,51 +10644,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Serbest</a:t>
+              <a:t>7</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -10915,111 +10915,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da bir ülkenin doğrudan finale katılan 5 ana ülkesine ne denir?</a:t>
+              <a:t>Eurovision'da bir şarkının süresi en fazla kaç dakika olmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11027,57 +11027,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Big Five</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11151,51 +11151,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Winners</a:t>
+              <a:t>2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11269,111 +11269,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Finalists</a:t>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11381,57 +11381,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Main Group</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11658,51 +11658,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da puanlar okunurken kullanılan 'Douze Points' ifadesi hangi dildedir?</a:t>
+              <a:t>Eurovision tarihinde en yüksek puanla kazanan sanatçı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11776,51 +11776,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İspanyolca</a:t>
+              <a:t>Jamala</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -11894,111 +11894,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalyanca</a:t>
+              <a:t>Måneskin</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12006,117 +12006,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İngilizce</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Duncan Laurence</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12124,57 +12124,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Fransızca</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Salvador Sobral</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12401,51 +12401,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da şarkıların canlı söylenmesi zorunlu mudur?</a:t>
+              <a:t>Yarışmanın ilk kazanan ülkesi hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12519,111 +12519,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece nakarat</a:t>
+              <a:t>Fransa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12631,117 +12631,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sanatçıya bağlı</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İsviçre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12749,57 +12749,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Evet</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İtalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -12873,51 +12873,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hayır</a:t>
+              <a:t>Hollanda</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13144,111 +13144,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da ülkelerin katılımını belirleyen temel kriter nedir?</a:t>
+              <a:t>Eurovision'da sahneye çıkan bir sanatçı sahnede en fazla kaç kişi olabilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13256,117 +13256,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>EBU üyeliği</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>8</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13374,57 +13374,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Coğrafi konum</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>6</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13498,51 +13498,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nüfus büyüklüğü</a:t>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13616,51 +13616,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ekonomi</a:t>
+              <a:t>10</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -13887,111 +13887,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yarışma sırasında sahnede canlı enstrüman çalınabilir mi?</a:t>
+              <a:t>Eurovision'da ülkelerin birbirine verdiği puanları açıklayan kişiye ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -13999,117 +13999,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hayır</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jüri başkanı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14117,57 +14117,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece piyano</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Oylama sözcüsü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14241,51 +14241,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Evet</a:t>
+              <a:t>Spiker</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14359,51 +14359,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece gitar</a:t>
+              <a:t>Sunucu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14630,51 +14630,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da her ülkenin puanlarını açıklarken söylediği ilk cümle genellikle nedir?</a:t>
+              <a:t>Eurovision'da final öncesi yapılan eleme turlarına ne ad verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14748,51 +14748,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Good evening</a:t>
+              <a:t>Final</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14866,51 +14866,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hello Europe</a:t>
+              <a:t>Yarı final</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -14984,51 +14984,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Welcome</a:t>
+              <a:t>Grup aşaması</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15102,51 +15102,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Listen to us</a:t>
+              <a:t>Çeyrek final</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15373,51 +15373,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da kazanan ülkeye ne verilir?</a:t>
+              <a:t>Yarışmada en yüksek puanı ifade eden '12 puan'ın İngilizcesi nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15491,111 +15491,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kupa</a:t>
+              <a:t>Max points</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15603,57 +15603,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Cam mikrofon</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Top points</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15727,111 +15727,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Altın madalya</a:t>
+              <a:t>Golden points</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15839,57 +15839,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Plaket</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Twelve points</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16116,51 +16116,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da oylama sonucunda en az puanı alan ülkeye ne denir?</a:t>
+              <a:t>Eurovision'da yarışan ülkelerin bağlı olduğu yayın birliği hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16234,51 +16234,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Elendi</a:t>
+              <a:t>BBC</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16352,51 +16352,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Başarısız</a:t>
+              <a:t>UNICEF</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16470,51 +16470,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kaybeden</a:t>
+              <a:t>UNESCO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16588,51 +16588,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sonuncu</a:t>
+              <a:t>EBU</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16859,51 +16859,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>1974 yılında 'Waterloo' şarkısıyla yarışmayı kazanan efsanevi grup hangisidir?</a:t>
+              <a:t>Türkiye'yi 'Dinle' şarkısıyla temsil eden sanatçı kimdir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16977,51 +16977,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ABBA</a:t>
+              <a:t>Şebnem Paker</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17095,51 +17095,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Boney M</a:t>
+              <a:t>Hadise</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17213,51 +17213,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The Beatles</a:t>
+              <a:t>Athena</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17331,51 +17331,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Queen</a:t>
+              <a:t>Sertab Erener</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17602,111 +17602,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da yarışmacıların yaş sınırı en az kaçtır?</a:t>
+              <a:t>Yarışmada puanların dağılımında halk oylaması ile neyin ortalaması alınır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -17714,57 +17714,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>16</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Seyirci oyları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17838,51 +17838,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>18</a:t>
+              <a:t>Eski kazananlar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17956,111 +17956,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>21</a:t>
+              <a:t>Sunucu oyları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -18068,57 +18068,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>14</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Jüri oyları</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18345,51 +18345,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2024 Eurovision Şarkı Yarışması hangi ülkede düzenlenmiştir?</a:t>
+              <a:t>Yarışmanın kurallarına göre şarkıların dili ne olmalıdır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18463,51 +18463,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Norveç</a:t>
+              <a:t>Sadece yerel dil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18581,51 +18581,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsviçre</a:t>
+              <a:t>Sadece Fransızca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18699,51 +18699,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Danimarka</a:t>
+              <a:t>Sadece İngilizce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -18817,51 +18817,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsveç</a:t>
+              <a:t>Serbest</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19088,111 +19088,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2024 yılında Eurovision'u kazanan sanatçı kimdir?</a:t>
+              <a:t>Eurovision'da bir ülkenin doğrudan finale katılan 5 ana ülkesine ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19200,117 +19200,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Joost Klein</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Big Five</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -19318,57 +19318,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Nemo</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Winners</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19442,51 +19442,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Slimane</a:t>
+              <a:t>Finalists</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19560,51 +19560,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Baby Lasagna</a:t>
+              <a:t>Main Group</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19831,51 +19831,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2023 yılında Eurovision'u kazanan İsveçli sanatçı kimdir?</a:t>
+              <a:t>Eurovision'da puanlar okunurken kullanılan 'Douze Points' ifadesi hangi dildedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -19949,111 +19949,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eric Saade</a:t>
+              <a:t>İspanyolca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20061,57 +20061,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Loreen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İtalyanca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20185,111 +20185,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Måns Zelmerlöw</a:t>
+              <a:t>İngilizce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20297,57 +20297,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Malena Ernman</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fransızca</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20574,51 +20574,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2025 Eurovision Şarkı Yarışması nerede düzenlenecektir?</a:t>
+              <a:t>Eurovision'da şarkıların canlı söylenmesi zorunlu mudur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20692,51 +20692,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Malmö</a:t>
+              <a:t>Sadece nakarat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20810,111 +20810,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Liverpool</a:t>
+              <a:t>Sanatçıya bağlı</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -20922,117 +20922,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Viyana</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21040,57 +21040,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Basel</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21317,111 +21317,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Son yıllarda yarışmaya katılan ve Avrupa dışından gelen ülke hangisidir?</a:t>
+              <a:t>Eurovision'da ülkelerin katılımını belirleyen temel kriter nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21429,57 +21429,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Kanada</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>EBU üyeliği</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21553,51 +21553,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Yeni Zelanda</a:t>
+              <a:t>Coğrafi konum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -21671,111 +21671,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Güney Afrika</a:t>
+              <a:t>Nüfus büyüklüğü</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -21783,57 +21783,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Avustralya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ekonomi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22060,111 +22060,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision 2024'te 'The Code' şarkısıyla birinci olan ülke hangisidir?</a:t>
+              <a:t>Yarışma sırasında sahnede canlı enstrüman çalınabilir mi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22172,57 +22172,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hırvatistan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hayır</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22296,51 +22296,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ukrayna</a:t>
+              <a:t>Sadece piyano</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22414,111 +22414,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya</a:t>
+              <a:t>Evet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -22526,57 +22526,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>İsviçre</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sadece gitar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22803,51 +22803,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Måneskin grubu hangi yıl Eurovision'u kazanmıştır?</a:t>
+              <a:t>Eurovision'da her ülkenin puanlarını açıklarken söylediği ilk cümle genellikle nedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -22921,111 +22921,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2022</a:t>
+              <a:t>Good evening</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23033,117 +23033,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>2023</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hello Europe</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23151,57 +23151,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>2021</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Welcome</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23275,51 +23275,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2019</a:t>
+              <a:t>Listen to us</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23546,111 +23546,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da son dönemde oylama sisteminde yapılan en büyük değişiklik nedir?</a:t>
+              <a:t>Eurovision'da kazanan ülkeye ne verilir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23658,117 +23658,117 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Halk oylamasının artması</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kupa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -23776,57 +23776,57 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sadece jüri</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cam mikrofon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -23900,51 +23900,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Jürinin kaldırılması</a:t>
+              <a:t>Altın madalya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24018,51 +24018,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sadece internet oyu</a:t>
+              <a:t>Plaket</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24289,51 +24289,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2022 Eurovision'u 'Stefania' şarkısı ile kazanan ülke hangisidir?</a:t>
+              <a:t>Eurovision'da oylama sonucunda en az puanı alan ülkeye ne denir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24407,51 +24407,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya</a:t>
+              <a:t>Elendi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -24525,111 +24525,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiltere</a:t>
+              <a:t>Başarısız</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24637,117 +24637,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Ukrayna</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kaybeden</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24755,57 +24755,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>İspanya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sonuncu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25032,51 +25032,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da bugüne kadar en çok birinciliği bulunan sanatçı hangisidir?</a:t>
+              <a:t>Eurovision tarihinin en başarılı sanatçılarından olan ABBA hangi ülkeyi temsil etmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25150,111 +25150,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Alexander Rybak</a:t>
+              <a:t>Norveç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25262,117 +25262,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Johnny Logan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Finlandiya</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25380,57 +25380,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Loreen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>İsveç</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25504,51 +25504,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Celine Dion</a:t>
+              <a:t>Danimarka</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25775,51 +25775,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da 2024 yılında yarışma dışı bırakılan ülkelerden biri hangisidir?</a:t>
+              <a:t>Eurovision'da yarışmacıların yaş sınırı en az kaçtır?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -25893,51 +25893,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hollanda</a:t>
+              <a:t>16</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26011,51 +26011,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye</a:t>
+              <a:t>18</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26129,51 +26129,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Macaristan</a:t>
+              <a:t>21</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26247,51 +26247,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Rusya</a:t>
+              <a:t>14</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26518,51 +26518,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision tarihinde üst üste iki kez kazanan tek kadın sanatçı kimdir?</a:t>
+              <a:t>Türkiye'nin 2004 yılında 'For Real' şarkısı ile katılan grubu hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26636,111 +26636,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Helena Paparizou</a:t>
+              <a:t>Mor ve Ötesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26748,117 +26748,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Lena</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Athena</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26866,57 +26866,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Loreen</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>maNga</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -26990,51 +26990,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Conchita Wurst</a:t>
+              <a:t>Yüksek Sadakat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27261,51 +27261,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye, Eurovision'da ilk ve tek birinciliğini hangi yıl elde etmiştir?</a:t>
+              <a:t>Eurovision'da 'Waterloo' şarkısı ile dünya çapında ün kazanan grup hangisidir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27379,51 +27379,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2001</a:t>
+              <a:t>Boney M</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -27497,111 +27497,111 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>2003</a:t>
+              <a:t>Bee Gees</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27609,117 +27609,117 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>2009</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ABBA</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27727,57 +27727,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>2005</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Queen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28004,51 +28004,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Türkiye'ye birinciliği getiren 'Everyway That I Can' şarkısını kim seslendirmiştir?</a:t>
+              <a:t>Türkiye 2010 yılında hangi grup ile ikinci olmuştur?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28122,111 +28122,111 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hadise</a:t>
+              <a:t>Athena</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Bdgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>B</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28234,117 +28234,117 @@
           <p:cNvPr id="12" name="Optb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Hande Yener</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>maNga</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Bdgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28352,57 +28352,57 @@
           <p:cNvPr id="15" name="Optc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Sertab Erener</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Mor ve Ötesi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28476,51 +28476,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Şebnem Paker</a:t>
+              <a:t>Can Bonomo</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28747,51 +28747,51 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Eurovision'da yarışan ülkeler arasında en çok katılım sağlayan ülke hangisidir?</a:t>
+              <a:t>Eurovision'da ilk kez 12 puan sistemine hangi yıl geçilmiştir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28865,51 +28865,51 @@
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Almanya</a:t>
+              <a:t>1975</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -28983,51 +28983,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fransa</a:t>
+              <a:t>1970</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29101,51 +29101,51 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İngiltere</a:t>
+              <a:t>1985</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29219,51 +29219,51 @@
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İtalya</a:t>
+              <a:t>1980</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29490,111 +29490,111 @@
             <a:off x="457200" y="720000"/>
             <a:ext cx="11278800" cy="1988000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Hangi ülke Eurovision'da hiç yarışmamıştır?</a:t>
+              <a:t>Türkiye'nin 2009 yılında 'Düm Tek Tek' ile kaçıncı olduğu bilinmektedir?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="OBga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1565c0"/>
+            <a:srgbClr val="2e7d32"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Bdga"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="2972000"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0d47a1"/>
+            <a:srgbClr val="1b5e20"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29602,57 +29602,57 @@
           <p:cNvPr id="9" name="Opta"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822960" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" dirty="0">
-[...5 lines deleted...]
-              <a:t>Azerbaycan</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="OBgb"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="2972000"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29726,51 +29726,51 @@
             <a:off x="6842760" y="2972000"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Avustralya</a:t>
+              <a:t>1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="OBgc"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -29844,111 +29844,111 @@
             <a:off x="822960" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>İsrail</a:t>
+              <a:t>7</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="OBgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="5715000" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="2e7d32"/>
+            <a:srgbClr val="1565c0"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Bdgd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6248400" y="3771600"/>
             <a:ext cx="548640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1b5e20"/>
+            <a:srgbClr val="0d47a1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="ffffff"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>D</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -29956,57 +29956,57 @@
           <p:cNvPr id="18" name="Optd"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6842760" y="3771600"/>
             <a:ext cx="5120640" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Japonya</a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="ffffff"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>9</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Ftr"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6629400"/>
             <a:ext cx="12192000" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0d1a6e"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>